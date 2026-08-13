--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -293,68 +293,68 @@
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère Européen Informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Système information</x:t>
   </x:si>
   <x:si>
     <x:t>02/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Mastère Européen informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INEAD-ESMAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Mastère Européen informatique</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Master mention méthodes informatiques appliquées à la gestion des entreprises - MIAGE parcours ingénierie informatique des données</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
@@ -464,80 +464,80 @@
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Centrale Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13451</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>EURECOM</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>Univ. de Toulon</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>83041</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Arts et Métiers - Sciences et Technologies - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en infrastructures et cybersécurité des systèmes d'information (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
@@ -1445,57 +1445,57 @@
   <x:si>
     <x:t>M2i Skills - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>chef de projet systèmes, réseaux et sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet système d'information (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Ingénierie Informatique et Management</x:t>
   </x:si>
   <x:si>
     <x:t>4IM</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet multimédia (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Création graphique</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet logiciel et réseau spécialisation systèmes, réseaux et cloud computing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet logiciel et réseau</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ceph Administration avancée</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
@@ -2595,142 +2595,141 @@
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>516303</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="H10" s="14" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H10" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="I10" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>531243</x:v>
+        <x:v>523237</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>76</x:v>
-[...2 lines deleted...]
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>523237</x:v>
+        <x:v>531243</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
@@ -3925,228 +3924,228 @@
       <x:c r="G33" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>592080</x:v>
+        <x:v>615854</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>592082</x:v>
+        <x:v>592080</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>592085</x:v>
+        <x:v>592082</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>615854</x:v>
+        <x:v>592085</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38690</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -4971,51 +4970,51 @@
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>553420</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
@@ -5146,51 +5145,51 @@
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>546795</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -5260,51 +5259,51 @@
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>531238</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -5425,51 +5424,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>558884</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -5876,51 +5875,51 @@
       <x:c r="J67" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>592412</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -6160,78 +6159,78 @@
       <x:c r="R72" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>583375</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39907</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>595013</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40612</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
@@ -6327,79 +6326,79 @@
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>592576</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38656</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>596436</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>128</x:v>
@@ -6546,536 +6545,536 @@
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>506864</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>506863</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>506862</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>556098</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>506861</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>506860</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>506859</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>506858</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>506857</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
@@ -7495,51 +7494,51 @@
       <x:c r="I96" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>535026</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
@@ -7552,51 +7551,51 @@
       <x:c r="I97" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>551044</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
@@ -7611,51 +7610,51 @@
       <x:c r="I98" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>535024</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
@@ -7840,51 +7839,51 @@
       <x:c r="I102" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>551039</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
@@ -7897,51 +7896,51 @@
       <x:c r="I103" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>535022</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
@@ -8013,51 +8012,51 @@
       <x:c r="I105" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>550953</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
@@ -8801,75 +8800,75 @@
       <x:c r="T118" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>35419</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>31057</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>509865</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>36469</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
@@ -9392,51 +9391,51 @@
       <x:c r="I129" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>534967</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>36296</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
@@ -9451,51 +9450,51 @@
       <x:c r="I130" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>550914</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>36296</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
@@ -9624,51 +9623,51 @@
       <x:c r="I133" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>534969</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>36296</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
@@ -9683,51 +9682,51 @@
       <x:c r="I134" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>550910</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>36296</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
@@ -9799,51 +9798,51 @@
       <x:c r="I136" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>550745</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>36296</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
@@ -9856,51 +9855,51 @@
       <x:c r="I137" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>534965</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>36296</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
@@ -9948,75 +9947,75 @@
       <x:c r="T138" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>604978</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
@@ -10064,134 +10063,134 @@
       <x:c r="T140" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>549752</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>604973</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
@@ -10237,75 +10236,75 @@
       <x:c r="T143" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>606189</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
@@ -10374,51 +10373,51 @@
       <x:c r="I146" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>535038</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37843</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
@@ -10431,51 +10430,51 @@
       <x:c r="I147" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>550743</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
@@ -12338,186 +12337,186 @@
       <x:c r="T183" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38478</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>635880</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38478</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>636082</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38478</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>635367</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>235</x:v>
@@ -13918,51 +13917,51 @@
       <x:c r="I214" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>550736</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
@@ -14150,51 +14149,51 @@
       <x:c r="I218" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>535090</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
@@ -14207,51 +14206,51 @@
       <x:c r="I219" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>550735</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
@@ -14266,51 +14265,51 @@
       <x:c r="I220" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>550731</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
@@ -14323,51 +14322,51 @@
       <x:c r="I221" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>550732</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
@@ -14439,51 +14438,51 @@
       <x:c r="I223" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>535083</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
@@ -14671,51 +14670,51 @@
       <x:c r="I227" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>611125</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
@@ -14760,205 +14759,205 @@
       <x:c r="S228" s="14" t="n">
         <x:v>607746</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>620383</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>546303</x:v>
+        <x:v>546298</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>546298</x:v>
+        <x:v>546303</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>457</x:v>
@@ -14978,51 +14977,51 @@
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>546302</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -15156,54 +15155,54 @@
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>546300</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="U235" s="4" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>35582</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
@@ -15322,51 +15321,51 @@
       <x:c r="I238" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>534939</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>34568</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
@@ -15385,51 +15384,51 @@
       <x:c r="L239" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>544832</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
@@ -15539,51 +15538,51 @@
       <x:c r="I242" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>513899</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
@@ -15599,51 +15598,51 @@
       <x:c r="I243" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>602560</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
@@ -15660,51 +15659,51 @@
       <x:c r="I244" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>454246</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>35502</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
@@ -15720,159 +15719,159 @@
       <x:c r="I245" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>556125</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>41546</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>596793</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>41546</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>31018</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>596792</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>