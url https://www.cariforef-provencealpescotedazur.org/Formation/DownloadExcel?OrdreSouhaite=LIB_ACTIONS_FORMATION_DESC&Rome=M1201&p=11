--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -4509,114 +4509,114 @@
       <x:c r="K56" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>608666</x:v>
+        <x:v>608665</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>608665</x:v>
+        <x:v>608666</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5546,591 +5546,591 @@
       <x:c r="R74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>635631</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>598473</x:v>
+        <x:v>626391</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>626394</x:v>
+        <x:v>626809</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="U76" s="16" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>626391</x:v>
+        <x:v>626394</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>626809</x:v>
+        <x:v>598473</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>610191</x:v>
+        <x:v>625740</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>625703</x:v>
+        <x:v>619016</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>625733</x:v>
+        <x:v>625703</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>625741</x:v>
+        <x:v>625733</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>625740</x:v>
+        <x:v>625741</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>619016</x:v>
+        <x:v>610191</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>222</x:v>
       </x:c>