--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -2042,183 +2042,183 @@
   <x:si>
     <x:t>13148</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasquet</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>lycée Nelson Mandela</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional Monte-Cristo</x:t>
   </x:si>
   <x:si>
     <x:t>13190</x:t>
   </x:si>
   <x:si>
     <x:t>ALLAUCH</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de la montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALDEBLORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Ste-Trinité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Périer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Daumier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P de Girard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Louis - Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIGNAC-LA-NERTHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Haya Mouchka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École secondaire du Val St-André</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole secondaire du Val St-André</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Victor Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional Jean D'Ormesson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAURENARD CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée I Dauphin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
     <x:t>IBS of Provence</x:t>
   </x:si>
   <x:si>
     <x:t>International bilingual school of Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Raynouard</x:t>
   </x:si>
   <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>École secondaire Beth Myriam</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole secondaire B Myriam</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P et M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée général Ibn Khaldoun</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Apollinaire</x:t>
-  </x:si>
-[...91 lines deleted...]
-    <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de compétences pour initier en équitation éthologique (CCIEE)</x:t>
   </x:si>
   <x:si>
     <x:t>Les Cavaliers de la Louvière</x:t>
   </x:si>
   <x:si>
     <x:t>CDL</x:t>
   </x:si>
   <x:si>
     <x:t>84410</x:t>
   </x:si>
   <x:si>
     <x:t>BEDOIN</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS SIO : mise à niveau en mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
@@ -7024,114 +7024,114 @@
       <x:c r="I75" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>591961</x:v>
+        <x:v>591962</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>591962</x:v>
+        <x:v>591961</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -11336,183 +11336,183 @@
         <x:v>222</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>592959</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>592956</x:v>
+        <x:v>592954</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>592954</x:v>
+        <x:v>592955</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>592955</x:v>
+        <x:v>592956</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>287</x:v>
@@ -11846,134 +11846,134 @@
         <x:v>297</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>592582</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>592580</x:v>
+        <x:v>592581</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>592581</x:v>
+        <x:v>592580</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>56</x:v>
@@ -13070,183 +13070,183 @@
         <x:v>304</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>592970</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>592967</x:v>
+        <x:v>592966</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>592968</x:v>
+        <x:v>592967</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>592966</x:v>
+        <x:v>592968</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>184</x:v>
@@ -23321,1458 +23321,1458 @@
       <x:c r="R389" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>593822</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>620447</x:v>
+        <x:v>593770</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>593835</x:v>
+        <x:v>593783</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>593838</x:v>
+        <x:v>593796</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>593869</x:v>
+        <x:v>593797</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>593900</x:v>
+        <x:v>593807</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>593903</x:v>
+        <x:v>593817</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>593909</x:v>
+        <x:v>593820</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>593911</x:v>
+        <x:v>593825</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>593917</x:v>
+        <x:v>593746</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>593746</x:v>
+        <x:v>593750</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>593750</x:v>
+        <x:v>593753</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>593753</x:v>
+        <x:v>593758</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>593758</x:v>
+        <x:v>593763</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>593763</x:v>
+        <x:v>593764</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>593764</x:v>
+        <x:v>593778</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>593778</x:v>
+        <x:v>593788</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>593788</x:v>
+        <x:v>593802</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>593802</x:v>
+        <x:v>593804</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>593804</x:v>
+        <x:v>593809</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>593809</x:v>
+        <x:v>620447</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>593770</x:v>
+        <x:v>593835</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>593783</x:v>
+        <x:v>593838</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>695</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>695</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>593796</x:v>
+        <x:v>593869</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="I413" s="4" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>697</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="Q413" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="Q413" s="4" t="s">
+      <x:c r="R413" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="R413" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>593797</x:v>
+        <x:v>593900</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>593807</x:v>
+        <x:v>593903</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>593817</x:v>
+        <x:v>593909</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>593820</x:v>
+        <x:v>593911</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>593825</x:v>
+        <x:v>593917</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
@@ -24988,54 +24988,54 @@
       <x:c r="I422" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>43001</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>631166</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>655</x:v>