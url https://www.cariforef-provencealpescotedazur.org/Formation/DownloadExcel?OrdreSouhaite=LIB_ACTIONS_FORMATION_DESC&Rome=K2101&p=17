--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -206,74 +206,74 @@
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable projets et ingénierie en formation</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE THOLONET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/04/2027 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
@@ -617,80 +617,80 @@
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : activité physique adaptée et santé parcours coordination expertise sport santé</x:t>
   </x:si>
   <x:si>
     <x:t>Activité physique et sportive adaptée</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : activité physique adaptée et santé</x:t>
   </x:si>
   <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>Avignon Université</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Master mention sciences de l'éducation et de la formation parcours responsable de formation</x:t>
   </x:si>
   <x:si>
     <x:t>Contribution formation professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de l'éducation et de la formation parcours ingénierie de la formation</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de l'éducation et de la formation parcours chargé de mission en évaluation</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences de l'éducation et de la formation</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie clinique, psychopathologie et psychologie de la santé parcours psychopathologie intégrative et psychologie clinique</x:t>
@@ -914,62 +914,62 @@
   <x:si>
     <x:t>France Détection Services</x:t>
   </x:si>
   <x:si>
     <x:t>FDS</x:t>
   </x:si>
   <x:si>
     <x:t>84250</x:t>
   </x:si>
   <x:si>
     <x:t>LE THOR</x:t>
   </x:si>
   <x:si>
     <x:t>Formateurs expérimentés</x:t>
   </x:si>
   <x:si>
     <x:t>Smar Team</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur , Maître d'apprentissage , Profession libérale , Tuteur</x:t>
   </x:si>
   <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/10/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Devenir formateur</x:t>
   </x:si>
   <x:si>
     <x:t>Gérard Richard</x:t>
   </x:si>
   <x:si>
     <x:t>Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Cadre demandeur d'emploi , Demandeur d'emploi , Formateur , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir auditeur Qualiopi</x:t>
   </x:si>
   <x:si>
     <x:t>Digi-Certif - Antenne Marseille</x:t>
@@ -1001,80 +1001,80 @@
   <x:si>
     <x:t>Sabine Jourdois</x:t>
   </x:si>
   <x:si>
     <x:t>Femme , Profession libérale , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mood'up Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13430</x:t>
   </x:si>
   <x:si>
     <x:t>Délégué syndical , Demandeur d'emploi , Formateur , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Noitulos SolutioN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13920</x:t>
+  </x:si>
+  <x:si>
     <x:t>Adks</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
+    <x:t>05/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Noitulos SolutioN</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Céla Solution RH</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
@@ -1106,78 +1106,78 @@
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de projets de formation et d'enseignement</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable formation</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
     <x:t>ARLES</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Cadrer et scénariser votre projet formation avec Chat GPT</x:t>
   </x:si>
   <x:si>
     <x:t>Guiguichard - getalearn</x:t>
   </x:si>
   <x:si>
     <x:t>83550</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LE LUC EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement à la (ré)orientation scolaire et professionnelle post bac</x:t>
   </x:si>
   <x:si>
     <x:t>Ideallis - Antenne Toulon</x:t>
   </x:si>
@@ -2027,114 +2027,114 @@
       <x:c r="K6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>633179</x:v>
+        <x:v>633183</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>633180</x:v>
+        <x:v>633194</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
@@ -2143,114 +2143,114 @@
       <x:c r="K8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>633183</x:v>
+        <x:v>633179</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>633194</x:v>
+        <x:v>633180</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
@@ -2298,247 +2298,247 @@
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>633189</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>633190</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>633191</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>633213</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2551,51 +2551,51 @@
       <x:c r="L15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>633214</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
@@ -2705,182 +2705,182 @@
       <x:c r="C18" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>633188</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>633193</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>633196</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -2899,170 +2899,170 @@
       <x:c r="L21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>633211</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>633212</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>633216</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -3074,111 +3074,111 @@
       <x:c r="L24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>633222</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>633225</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -3250,51 +3250,51 @@
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>633227</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -3425,158 +3425,158 @@
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>633210</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>633219</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>633224</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -3690,66 +3690,66 @@
         <x:v>42</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>633192</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
@@ -3773,221 +3773,221 @@
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>633215</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>633218</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>633195</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>633217</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
@@ -8401,210 +8401,211 @@
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>597464</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H118" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>581578</x:v>
+        <x:v>597461</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>597462</x:v>
+        <x:v>581578</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>597461</x:v>
+        <x:v>597462</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -8754,250 +8755,250 @@
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>576269</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>591864</x:v>
+        <x:v>591865</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>591866</x:v>
+        <x:v>591863</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>591865</x:v>
+        <x:v>591864</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="Q127" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R127" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="Q127" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>591863</x:v>
+        <x:v>591866</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38156</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
@@ -9545,79 +9546,79 @@
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>592113</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39506</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>592114</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>100</x:v>
@@ -10360,75 +10361,75 @@
       <x:c r="R152" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>616867</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>40303</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>629257</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
@@ -11710,202 +11711,202 @@
       <x:c r="A178" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>633680</x:v>
+        <x:v>633679</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>633679</x:v>
+        <x:v>633680</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>632767</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>622383</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -11963,51 +11964,51 @@
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>631051</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -12016,51 +12017,51 @@
       <x:c r="A184" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>628220</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
@@ -12161,177 +12162,177 @@
         <x:v>629657</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>630814</x:v>
+        <x:v>631140</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="Q188" s="16" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="R188" s="14" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="S188" s="14" t="n">
+        <x:v>630853</x:v>
+      </x:c>
+      <x:c r="T188" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="Q188" s="16" t="s">
+      <x:c r="U188" s="16" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>630853</x:v>
+        <x:v>630814</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>321</x:v>
@@ -12781,51 +12782,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>635945</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -12835,441 +12836,441 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>618542</x:v>
+        <x:v>626309</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>626309</x:v>
+        <x:v>635943</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>635943</x:v>
+        <x:v>635989</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>635989</x:v>
+        <x:v>635990</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="S203" s="0" t="n">
+        <x:v>618542</x:v>
+      </x:c>
+      <x:c r="T203" s="4" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="U203" s="4" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>626310</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>635988</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>623975</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -13279,108 +13280,108 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>623267</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>623280</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -13390,108 +13391,108 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>618541</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>618543</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -13501,51 +13502,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>618544</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -13558,462 +13559,462 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>618546</x:v>
+        <x:v>635986</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>635986</x:v>
+        <x:v>618546</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>638199</x:v>
+        <x:v>635992</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>618545</x:v>
+        <x:v>635993</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>635992</x:v>
+        <x:v>626308</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>635993</x:v>
+        <x:v>626311</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>626308</x:v>
+        <x:v>638199</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>626311</x:v>
+        <x:v>618545</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">