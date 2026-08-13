--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -206,140 +206,140 @@
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable projets et ingénierie en formation</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE THOLONET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/04/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/16/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>formation mixte</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'ingénierie pédagogique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'ingénierie pédagogique</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/23/2023 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en bilan de compétences</x:t>
   </x:si>
   <x:si>
     <x:t>COM-C FRANCE SAS</x:t>
   </x:si>
   <x:si>
     <x:t>Com-C France</x:t>
   </x:si>
   <x:si>
     <x:t>06220</x:t>
   </x:si>
   <x:si>
     <x:t>Technique orientation professionnelle</x:t>
@@ -989,99 +989,99 @@
   <x:si>
     <x:t>Déposer une certification au RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Consultant en bilan de compétences</x:t>
   </x:si>
   <x:si>
     <x:t>Sabine Jourdois</x:t>
   </x:si>
   <x:si>
     <x:t>Femme , Profession libérale , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Adks</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Particulier, individuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mood'up Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13430</x:t>
   </x:si>
   <x:si>
     <x:t>Délégué syndical , Demandeur d'emploi , Formateur , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Adks</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Noitulos SolutioN</x:t>
   </x:si>
   <x:si>
     <x:t>13920</x:t>
   </x:si>
   <x:si>
+    <x:t>Céla Solution RH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Aix en Provence</x:t>
   </x:si>
@@ -2027,578 +2027,578 @@
       <x:c r="K6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>633179</x:v>
+        <x:v>633186</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>633180</x:v>
+        <x:v>633189</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>633183</x:v>
+        <x:v>633190</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>633194</x:v>
+        <x:v>633191</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>633186</x:v>
+        <x:v>633213</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="S11" s="0" t="n">
+        <x:v>633214</x:v>
+      </x:c>
+      <x:c r="T11" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="S11" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>633190</x:v>
+        <x:v>633179</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="S13" s="0" t="n">
+        <x:v>633180</x:v>
+      </x:c>
+      <x:c r="T13" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="S13" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T13" s="4" t="s">
+      <x:c r="U13" s="4" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>633213</x:v>
+        <x:v>633183</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>633214</x:v>
+        <x:v>633194</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
@@ -2610,54 +2610,54 @@
       <x:c r="L16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>633184</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -2705,182 +2705,182 @@
       <x:c r="C18" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>633188</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>633193</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>633196</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -2899,170 +2899,170 @@
       <x:c r="L21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>633211</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>633212</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>633216</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -3074,111 +3074,111 @@
       <x:c r="L24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>633222</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>633225</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -3190,51 +3190,51 @@
       <x:c r="L26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>633226</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3250,51 +3250,51 @@
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>633227</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -3425,164 +3425,164 @@
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>633210</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>633219</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>633224</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3595,54 +3595,54 @@
       <x:c r="L33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>633182</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
@@ -3654,108 +3654,108 @@
       <x:c r="L34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>633185</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>633192</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
@@ -3773,221 +3773,221 @@
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>633215</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>633218</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>633195</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>633217</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
@@ -4056,57 +4056,57 @@
       <x:c r="K41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>578522</x:v>
+        <x:v>578599</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>36652</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -4115,57 +4115,57 @@
       <x:c r="K42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>578599</x:v>
+        <x:v>578522</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>36652</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4178,51 +4178,51 @@
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>615663</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>36652</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
@@ -4237,51 +4237,51 @@
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>629554</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>36652</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4347,114 +4347,114 @@
       <x:c r="K46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>615662</x:v>
+        <x:v>578523</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36652</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>578523</x:v>
+        <x:v>615662</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>43</x:v>
@@ -5207,51 +5207,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>575952</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -5323,51 +5323,51 @@
       <x:c r="L64" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>575951</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -5439,51 +5439,51 @@
       <x:c r="L66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>575950</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -5555,51 +5555,51 @@
       <x:c r="L68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>575949</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -5728,51 +5728,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>575948</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
@@ -5841,57 +5841,57 @@
       <x:c r="K73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>575946</x:v>
+        <x:v>633902</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
@@ -5900,57 +5900,57 @@
       <x:c r="K74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>633902</x:v>
+        <x:v>575946</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -5960,51 +5960,51 @@
       <x:c r="L75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>575947</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
@@ -6019,51 +6019,51 @@
       <x:c r="L76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>575945</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -6135,51 +6135,51 @@
       <x:c r="L78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>575944</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -6308,51 +6308,51 @@
       <x:c r="L81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>575943</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
@@ -6364,114 +6364,114 @@
       <x:c r="K82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>575942</x:v>
+        <x:v>633900</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>633900</x:v>
+        <x:v>575942</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
@@ -6540,51 +6540,51 @@
       <x:c r="L85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>575941</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
@@ -6593,117 +6593,117 @@
       <x:c r="J86" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>575940</x:v>
+        <x:v>633893</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>633893</x:v>
+        <x:v>575940</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -6772,51 +6772,51 @@
       <x:c r="L89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>575939</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
@@ -6888,51 +6888,51 @@
       <x:c r="L91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>575938</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
@@ -7120,51 +7120,51 @@
       <x:c r="L95" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>575928</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
@@ -7236,51 +7236,51 @@
       <x:c r="L97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>575922</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
@@ -7352,51 +7352,51 @@
       <x:c r="L99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>575924</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
@@ -7411,51 +7411,51 @@
       <x:c r="L100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>575927</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -7468,51 +7468,51 @@
       <x:c r="L101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>575929</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
@@ -7640,114 +7640,114 @@
       <x:c r="K104" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>581545</x:v>
+        <x:v>629263</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>629263</x:v>
+        <x:v>581545</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
@@ -7759,51 +7759,51 @@
       <x:c r="L106" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>575935</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -7991,51 +7991,51 @@
       <x:c r="L110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>575936</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -8048,51 +8048,51 @@
       <x:c r="L111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>575934</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
@@ -8164,51 +8164,51 @@
       <x:c r="L113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>575937</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
@@ -8339,51 +8339,51 @@
       <x:c r="L116" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>575933</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -8401,210 +8401,211 @@
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>597464</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H118" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>581578</x:v>
+        <x:v>597461</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>597462</x:v>
+        <x:v>581578</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>597461</x:v>
+        <x:v>597462</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -8734,51 +8735,51 @@
       <x:c r="L123" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>576269</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -9015,51 +9016,51 @@
       <x:c r="L128" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>13364</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>575698</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38156</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -9072,51 +9073,51 @@
       <x:c r="L129" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>13364</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>575697</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38156</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
@@ -9131,51 +9132,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>13364</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>575696</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38156</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -9244,51 +9245,51 @@
       <x:c r="L132" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>14411</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>575691</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39022</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -9357,51 +9358,51 @@
       <x:c r="L134" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>575533</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39506</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -9414,51 +9415,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>575532</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39506</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -11710,100 +11711,100 @@
       <x:c r="A178" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>633680</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>633679</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -11812,100 +11813,100 @@
       <x:c r="A180" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>632767</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>622383</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -11963,51 +11964,51 @@
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>631051</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -12016,51 +12017,51 @@
       <x:c r="A184" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>628220</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
@@ -12118,124 +12119,124 @@
       <x:c r="A186" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>629657</x:v>
+        <x:v>630814</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>630814</x:v>
+        <x:v>629657</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
@@ -12257,140 +12258,140 @@
         <x:v>317</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>631140</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>630853</x:v>
+        <x:v>613599</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="R190" s="14" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="S190" s="14" t="n">
+        <x:v>630853</x:v>
+      </x:c>
+      <x:c r="T190" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="R190" s="14" t="s">
+      <x:c r="U190" s="16" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>36500</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -12781,51 +12782,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>635945</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -12835,51 +12836,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>618542</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
@@ -12892,51 +12893,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>626309</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
@@ -12946,51 +12947,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>635943</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
@@ -13003,51 +13004,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>635989</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -13057,51 +13058,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>635990</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
@@ -13114,51 +13115,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>626310</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
@@ -13168,51 +13169,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>635988</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
@@ -13225,51 +13226,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>623975</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -13279,51 +13280,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>623267</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -13336,51 +13337,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>623280</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -13390,51 +13391,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>618541</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
@@ -13447,51 +13448,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>618543</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -13501,51 +13502,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>618544</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -13558,51 +13559,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>618546</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -13612,51 +13613,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>635986</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -13669,51 +13670,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>638199</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
@@ -13723,51 +13724,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>618545</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -13780,51 +13781,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>635992</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -13834,51 +13835,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>635993</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
@@ -13891,51 +13892,51 @@
         <x:v>338</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>626308</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -13945,51 +13946,51 @@
         <x:v>41</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>626311</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>348</x:v>
       </x:c>