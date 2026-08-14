--- v0 (2026-08-13)
+++ v1 (2026-08-14)
@@ -5011,85 +5011,85 @@
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>576321</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38973</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>591991</x:v>
+        <x:v>591992</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38973</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -5122,85 +5122,85 @@
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>591990</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38973</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>591992</x:v>
+        <x:v>591991</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>91</x:v>
       </x:c>