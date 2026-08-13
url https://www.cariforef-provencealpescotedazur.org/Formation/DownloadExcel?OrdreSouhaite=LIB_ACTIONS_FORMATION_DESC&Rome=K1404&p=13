--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -518,120 +518,120 @@
   <x:si>
     <x:t>Master mention économie parcours recherche en économie</x:t>
   </x:si>
   <x:si>
     <x:t>Politique économique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie parcours données, analyses, décisions et évaluation économiques</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie du droit parcours business law and economics</x:t>
   </x:si>
   <x:si>
     <x:t>Science politique</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie du droit</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie</x:t>
   </x:si>
   <x:si>
+    <x:t>CPAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>CPAG</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Master mention droit public parcours théorie du droit</x:t>
   </x:si>
   <x:si>
     <x:t>Droit public</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours pratique des droits fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours études parlementaires et droit des assemblées</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit public fondamental</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit public des affaires et contrats publics</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit immobilier privé et public</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit et pratique des contentieux publics</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit des finances publiques et de la fiscalité</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention droit public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de l'air et de l'espace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention droit public</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit international et droit européen parcours droit international</x:t>
   </x:si>
   <x:si>
     <x:t>Droit comparé</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit international et droit européen parcours droit de l'Union européenne</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit international et droit européen parcours action et droits humanitaires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit international et droit européen blocs de compétences BC05 - BC06 - BC07 - BC08 - BC09</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
@@ -4360,114 +4360,114 @@
         <x:v>65</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>592034</x:v>
+        <x:v>592036</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>592036</x:v>
+        <x:v>592034</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
@@ -4531,51 +4531,51 @@
       <x:c r="J57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>592039</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
@@ -4588,51 +4588,51 @@
       <x:c r="J58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>592037</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -5120,389 +5120,390 @@
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>576331</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>632775</x:v>
+        <x:v>597456</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>597456</x:v>
+        <x:v>597452</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>597452</x:v>
+        <x:v>597457</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>597457</x:v>
+        <x:v>632775</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>597453</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="Q73" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="Q73" s="4" t="s">
+      <x:c r="R73" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>597454</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>46</x:v>
@@ -5515,51 +5516,51 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>597455</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>13237</x:v>
@@ -6459,57 +6460,57 @@
       <x:c r="G91" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="Q91" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="Q91" s="4" t="s">
+      <x:c r="R91" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>592090</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
@@ -6546,75 +6547,75 @@
       <x:c r="R92" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>592091</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39426</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>592119</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
@@ -7622,130 +7623,130 @@
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>597419</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="Q112" s="16" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="R112" s="14" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>597422</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>597423</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
@@ -8041,57 +8042,57 @@
       <x:c r="G119" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="Q119" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="Q119" s="4" t="s">
+      <x:c r="R119" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>597429</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38184</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">