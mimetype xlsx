--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -305,80 +305,80 @@
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2029 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Avenir et Ambition</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
@@ -671,158 +671,158 @@
   <x:si>
     <x:t>Master mention intervention et développement social parcours handicap et dépendance</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention intervention et développement social parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit public</x:t>
   </x:si>
   <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
     <x:t>Droit public</x:t>
   </x:si>
   <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention intervention et développement social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention humanités médicales parcours Homme et vieillissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archéologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention humanités médicales parcours approches éthiques, déontologiques et déontologiques en santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention humanités médicales parcours addictologie de la cellule au comportement humain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention humanités médicales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours théorie du droit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours pratique des droits fondamentaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours études parlementaires et droit des assemblées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours droit public fondamental</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours droit public des affaires et contrats publics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours droit immobilier privé et public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours droit et pratique des contentieux publics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public parcours droit des finances publiques et de la fiscalité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention intervention et développement social</x:t>
-[...94 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de la santé parcours droit et gestion des institutions en santé (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Droit</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit de la santé parcours droit de la santé et encadrement de la recherche</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>Master 1 politiques sociales + Caferuis</x:t>
   </x:si>
   <x:si>
     <x:t>Direction établissement médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire BC1 Encadrer le Diagnostic qualité et stratégique d'une Organisation d'Economie Sociale et Solidaire</x:t>
@@ -830,62 +830,62 @@
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maître(esse) de maison</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale</x:t>
   </x:si>
   <x:si>
     <x:t>IMF RIS</x:t>
   </x:si>
   <x:si>
     <x:t>Maître de maison</x:t>
   </x:si>
   <x:si>
+    <x:t>02/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/02/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention gestion des structures sanitaires et sociales parcours responsable de structures enfance et petite enfance</x:t>
   </x:si>
   <x:si>
     <x:t>Protection sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention gestion des structures sanitaires et sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences sanitaires et sociales parcours sciences sanitaires et sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences sociales</x:t>
@@ -1076,74 +1076,74 @@
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'ingénierie sociale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Coopératif Provence Alpes Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'ingénierie sociale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'Etat d'ingénierie sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale - Antenne Montfavet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
     <x:t>Travail social</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>IMFRIS</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CCPAM</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2024 00:00:00</x:t>
@@ -1325,149 +1325,149 @@
   <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A David Néel</x:t>
   </x:si>
   <x:si>
     <x:t>04004</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Charles de Gaulle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APT CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Camus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lycée Nelson Mandela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Joliot Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Romane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embrun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Aicard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Caucadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Amiral de Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
-    <x:t>13012</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée L Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>84011</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>Certificat d'aptitude aux fonctions d'encadrement et de responsable d'unité d'intervention sociale (CAFERUIS) - Parcours personnalisé</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Provence Alpes Côte d'Azur Corse</x:t>
   </x:si>
   <x:si>
     <x:t>CRF PACA CORSE</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2024 00:00:00</x:t>
@@ -1514,71 +1514,71 @@
   <x:si>
     <x:t>Certificat d'aptitude aux fonctions d'encadrement et de responsable d'unité d'intervention sociale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude aux fonctions d'encadrement et de responsable d'unité d'intervention sociale</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>certificat d'aptitude aux fonctions d'encadrement et de responsable d'unité d'intervention sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation Toulon-Ollioules - Social</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale (cursus partiel au titre du DEIS)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale (cursus partiel au titre du DEIS) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale (cursus partiel au titre du DEIS)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale</x:t>
   </x:si>
   <x:si>
-    <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale (Contrat de Professionnalisation)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS services et prestations des secteurs sanitaire et social module relations usagers clients séniors</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Recherche Expérimentation Formation Loisirs et Tourisme Social</x:t>
   </x:si>
   <x:si>
     <x:t>REFLETS</x:t>
@@ -1751,99 +1751,99 @@
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>Association du Centre d'Orientation de Psychologie Appliquée et de Documentation</x:t>
   </x:si>
   <x:si>
     <x:t>ACOPAD</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
+    <x:t>FORMAPLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Ch Mongrand</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
-    <x:t>FORMAPLUS</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Bien débuter dans l'accompagnement à domicile - Découvrir le métier, acquérir les bons repères et gagner en confiance</x:t>
   </x:si>
   <x:si>
     <x:t>Amn Conseil et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>08/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>08/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Cardiac Life Support (ACLS)</x:t>
   </x:si>
   <x:si>
     <x:t>Euromédicare Formation</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -2312,51 +2312,51 @@
     <x:sheetView tabSelected="1" defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
       <x:selection activeCell="A1" sqref="A1"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="13.515312" defaultRowHeight="15.8" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="47.025425" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="178.150625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.055425" style="3" customWidth="1"/>
     <x:col min="4" max="4" width="35.145425" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="17.700625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="55.920625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="130.120625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="31.575425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="26.795425" style="4" customWidth="1"/>
     <x:col min="10" max="10" width="19.665425" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="126.880625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.185425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="33.530625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="29.615425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="44.530625" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="130.120625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="24.335425" style="4" customWidth="1"/>
-    <x:col min="18" max="18" width="32.500625" style="0" customWidth="1"/>
+    <x:col min="18" max="18" width="33.500625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="26.265425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="22.455425" style="4" customWidth="1"/>
     <x:col min="21" max="21" width="21.040625" style="4" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:21" ht="68.65" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="10" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="10" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="11" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="11" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="11" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="11" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="11" t="s">
@@ -3336,209 +3336,209 @@
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>622083</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>586480</x:v>
+        <x:v>573378</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>573378</x:v>
+        <x:v>573381</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="U19" s="4" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>573381</x:v>
+        <x:v>586480</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -3656,57 +3656,57 @@
       <x:c r="K23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>573357</x:v>
+        <x:v>573380</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -3715,114 +3715,114 @@
       <x:c r="K24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>573361</x:v>
+        <x:v>573383</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>573382</x:v>
+        <x:v>573357</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -3831,114 +3831,114 @@
       <x:c r="K26" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>573380</x:v>
+        <x:v>573361</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>573383</x:v>
+        <x:v>573382</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4434,51 +4434,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>609522</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
@@ -4487,100 +4487,100 @@
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>609519</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>609520</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
@@ -5729,1286 +5729,1286 @@
       <x:c r="R60" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>581564</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>597452</x:v>
+        <x:v>597456</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>591995</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>591996</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>42253</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>576218</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>42253</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>576215</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>42253</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>576204</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>42253</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>595452</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>576336</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>576335</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>581253</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>576334</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>581252</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>576333</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>576332</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>576331</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>632775</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="Q77" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="Q77" s="4" t="s">
+      <x:c r="R77" s="0" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>597453</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="Q78" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="Q78" s="16" t="s">
+      <x:c r="R78" s="14" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>597454</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="R79" s="0" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>597455</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>597458</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>597457</x:v>
+        <x:v>597452</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>597456</x:v>
+        <x:v>597457</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38194</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -7065,51 +7065,51 @@
       <x:c r="H84" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>576300</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
@@ -7122,54 +7122,54 @@
       <x:c r="I85" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="R85" s="0" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>597256</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
@@ -7345,115 +7345,115 @@
       <x:c r="I89" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>44096</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="S89" s="0" t="n">
+        <x:v>615078</x:v>
+      </x:c>
+      <x:c r="T89" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="S89" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>44096</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>615078</x:v>
+        <x:v>617438</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="U90" s="16" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>40832</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -7797,51 +7797,51 @@
       <x:c r="J97" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>14256</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>592214</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -7856,54 +7856,54 @@
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>44039</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>635388</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="U98" s="16" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
@@ -7958,51 +7958,51 @@
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>44039</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>615372</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>279</x:v>
@@ -8384,51 +8384,51 @@
       <x:c r="L108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>598015</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>35</x:v>
@@ -8716,51 +8716,51 @@
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>617119</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37761</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -8773,51 +8773,51 @@
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>632708</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37151</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -8878,51 +8878,51 @@
       <x:c r="J117" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>567161</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8959,213 +8959,213 @@
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>630795</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>4505</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>531607</x:v>
+        <x:v>580212</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="U119" s="4" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>236</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>580212</x:v>
+        <x:v>567007</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>39644</x:v>
+        <x:v>4505</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>44056</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="Q121" s="4" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="R121" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="S121" s="0" t="n">
+        <x:v>531607</x:v>
+      </x:c>
+      <x:c r="T121" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="Q121" s="4" t="s">
+      <x:c r="U121" s="4" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
@@ -9177,233 +9177,233 @@
       <x:c r="L122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>567005</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>567008</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>592293</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>616994</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -9418,51 +9418,51 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>628776</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>36</x:v>
@@ -9475,736 +9475,736 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>571063</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>4505</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>486615</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>4505</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>528751</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>4505</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>530371</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>4505</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>531595</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>4505</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>528752</x:v>
+        <x:v>628775</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>628775</x:v>
+        <x:v>616995</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>4505</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>486164</x:v>
+        <x:v>528752</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>592294</x:v>
+        <x:v>567002</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>236</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>39644</x:v>
+        <x:v>4505</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>616995</x:v>
+        <x:v>486164</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>250</x:v>
-[...2 lines deleted...]
-        <x:v>251</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>567002</x:v>
+        <x:v>592294</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>4505</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>519940</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>580210</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
@@ -10259,51 +10259,51 @@
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>44049</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>588427</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -10561,51 +10561,51 @@
       <x:c r="I147" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>596400</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -10867,51 +10867,51 @@
       <x:c r="I153" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>596413</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
@@ -11535,712 +11535,712 @@
       <x:c r="K166" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>596405</x:v>
+        <x:v>596401</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>596408</x:v>
+        <x:v>596402</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>596424</x:v>
+        <x:v>596420</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>596395</x:v>
+        <x:v>596397</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>596401</x:v>
+        <x:v>596395</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="R171" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="Q171" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>596402</x:v>
+        <x:v>596411</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="Q172" s="16" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="R172" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="Q172" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>596420</x:v>
+        <x:v>596414</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>596397</x:v>
+        <x:v>596417</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>596411</x:v>
+        <x:v>596423</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>596414</x:v>
+        <x:v>596426</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>596417</x:v>
+        <x:v>620496</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>596423</x:v>
+        <x:v>596405</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="Q178" s="16" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="R178" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="Q178" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>596426</x:v>
+        <x:v>596408</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>620496</x:v>
+        <x:v>596424</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
@@ -12528,93 +12528,93 @@
       <x:c r="T184" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>576123</x:v>
+        <x:v>576183</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
@@ -12650,93 +12650,93 @@
       <x:c r="T186" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>576183</x:v>
+        <x:v>576123</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>302</x:v>
@@ -12801,51 +12801,51 @@
       <x:c r="J189" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>616997</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
@@ -12917,51 +12917,51 @@
       <x:c r="J191" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>612483</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
@@ -13031,51 +13031,51 @@
       <x:c r="J193" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>578446</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
@@ -13141,66 +13141,66 @@
       <x:c r="H195" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>578445</x:v>
+        <x:v>628930</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
@@ -13230,432 +13230,433 @@
       <x:c r="R196" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>634086</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>634083</x:v>
+        <x:v>519932</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>628930</x:v>
+        <x:v>616996</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>519932</x:v>
+        <x:v>578445</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>250</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>616996</x:v>
+        <x:v>596811</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>596811</x:v>
+        <x:v>634083</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>236</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>527809</x:v>
+        <x:v>527808</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>527808</x:v>
+        <x:v>527809</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>464</x:v>
@@ -13804,219 +13805,219 @@
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>599767</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>571391</x:v>
+        <x:v>558665</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
-        <x:v>236</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>558665</x:v>
+        <x:v>571391</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>558664</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -14037,167 +14038,167 @@
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>596821</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>616990</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>616991</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>36</x:v>
@@ -14210,51 +14211,51 @@
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>531513</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -14839,54 +14840,54 @@
       <x:c r="I224" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>611319</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15631,82 +15632,82 @@
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>596704</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>596709</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
@@ -16725,544 +16726,543 @@
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>630218</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>545</x:v>
-[...2 lines deleted...]
-        <x:v>546</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>630220</x:v>
+        <x:v>596708</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>543647</x:v>
+        <x:v>596703</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>596701</x:v>
+        <x:v>543647</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>596707</x:v>
+        <x:v>620499</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>620499</x:v>
+        <x:v>596705</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
-        <x:v>155</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>566</x:v>
-[...1 lines deleted...]
-      <x:c r="H262" s="14" t="s"/>
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="H262" s="14" t="s">
+        <x:v>546</x:v>
+      </x:c>
       <x:c r="I262" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>596705</x:v>
+        <x:v>630217</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>630217</x:v>
+        <x:v>630220</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>596703</x:v>
+        <x:v>596701</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>596708</x:v>
+        <x:v>596707</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>572</x:v>
@@ -17271,106 +17271,106 @@
       <x:c r="K266" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>636932</x:v>
+        <x:v>635716</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>635716</x:v>
+        <x:v>636932</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">