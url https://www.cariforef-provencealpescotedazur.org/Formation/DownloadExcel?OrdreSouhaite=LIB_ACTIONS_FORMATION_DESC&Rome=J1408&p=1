--- v0 (2026-08-12)
+++ v1 (2026-10-07)
@@ -227,60 +227,60 @@
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'ostéopathe</x:t>
   </x:si>
   <x:si>
     <x:t>Collège ostéopathique de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut de formation en ostéopathie du grand-Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>Collège ostéopathique</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'ostéopathie ATMAN</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -1233,136 +1233,136 @@
         <x:v>50</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>593736</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>43443</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>593735</x:v>
+        <x:v>593737</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>43443</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>593737</x:v>
+        <x:v>593735</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>