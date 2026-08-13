--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -296,68 +296,68 @@
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel installateur en pompe à chaleur et climatisation (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/25/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
@@ -551,59 +551,59 @@
   <x:si>
     <x:t>Installateur en pompe à chaleur et climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/28/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la climatisation et pompe à chaleur</x:t>
   </x:si>
   <x:si>
     <x:t>Ete Formation</x:t>
   </x:si>
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
@@ -623,71 +623,71 @@
   <x:si>
     <x:t>Génie climatique</x:t>
   </x:si>
   <x:si>
     <x:t>CAP installateur en froid et conditionnement d'air (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Installation frigorifique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>CAP installateur en froid et conditionnement d'air (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFBT</x:t>
+  </x:si>
+  <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Arles</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
@@ -752,122 +752,122 @@
   <x:si>
     <x:t>05/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS fluides-énergies-domotique option C domotique et bâtiment communicants (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Immotique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Galliéni</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Professionnel Léon Chiris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Diderot</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Polyvalent Diderot</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Professionnel Léon Chiris</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BTS fluides-énergies-domotique option C domotique et bâtiment communicants</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro métiers du froid et des énergies renouvelables</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée P G de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>04990</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS CEDEX 9</x:t>
   </x:si>
   <x:si>
     <x:t>BTS fluides-énergies-domotique option B froid et conditionnement d'air (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BTS fluides-énergies-domotique option B froid et conditionnement d'air</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06633</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BTS fluides-énergies-domotique option A génie climatique et fluidique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
@@ -935,63 +935,63 @@
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP installateur, dépanneur en froid et conditionnement d'air (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers du froid et des énergies renouvelables (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Jacques Raynaud</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP de Sorgues</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Cisson</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>LP Vauban</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro maintenance et efficacité énergétique (Apprentissage)</x:t>
   </x:si>
@@ -2051,60 +2051,60 @@
       <x:c r="H9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>633032</x:v>
+        <x:v>623707</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
@@ -2112,60 +2112,60 @@
       <x:c r="H10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>634145</x:v>
+        <x:v>633032</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -2181,51 +2181,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>623707</x:v>
+        <x:v>634145</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>24</x:v>
@@ -2245,51 +2245,51 @@
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>623704</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3260,51 +3260,51 @@
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>571547</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3433,51 +3433,51 @@
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>571632</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
@@ -3569,93 +3569,93 @@
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>632497</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>617257</x:v>
+        <x:v>571548</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -3742,93 +3742,93 @@
       <x:c r="R38" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>632524</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>571548</x:v>
+        <x:v>617257</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
@@ -4352,57 +4352,57 @@
       <x:c r="K49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>624019</x:v>
+        <x:v>629356</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
@@ -4411,54 +4411,54 @@
       <x:c r="K50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>629334</x:v>
+        <x:v>623882</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4468,173 +4468,173 @@
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>629357</x:v>
+        <x:v>629775</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>623882</x:v>
+        <x:v>624019</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>629775</x:v>
+        <x:v>629334</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -4643,57 +4643,57 @@
       <x:c r="K54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>629356</x:v>
+        <x:v>629357</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -5417,313 +5417,314 @@
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>603270</x:v>
+        <x:v>547105</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q70" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="Q70" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>600504</x:v>
+        <x:v>603270</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>547105</x:v>
+        <x:v>600504</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>603132</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>603133</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
@@ -5770,54 +5771,54 @@
       <x:c r="S74" s="14" t="n">
         <x:v>624995</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -5828,55 +5829,55 @@
         <x:v>603196</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -5886,113 +5887,113 @@
       <x:c r="S76" s="14" t="n">
         <x:v>603197</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>603269</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -6002,137 +6003,137 @@
       <x:c r="S78" s="14" t="n">
         <x:v>548203</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>548229</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>548413</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38560</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
@@ -6628,266 +6629,265 @@
         <x:v>556362</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>227</x:v>
-[...1 lines deleted...]
-      <x:c r="H90" s="14" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H90" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="Q90" s="16" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="R90" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="Q90" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>605952</x:v>
+        <x:v>608160</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>611277</x:v>
+        <x:v>556360</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>556364</x:v>
+        <x:v>611277</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="Q93" s="4" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="R93" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="Q93" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>608160</x:v>
+        <x:v>605952</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>93</x:v>
@@ -6895,176 +6895,176 @@
       <x:c r="H94" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>556360</x:v>
+        <x:v>556364</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>556735</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>547561</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7252,68 +7252,68 @@
       <x:c r="J100" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>564377</x:v>
+        <x:v>606235</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22604</x:v>
@@ -7365,54 +7365,54 @@
       <x:c r="J102" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>564382</x:v>
+        <x:v>564377</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -7422,162 +7422,162 @@
       <x:c r="J103" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>606235</x:v>
+        <x:v>564382</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>564384</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>564383</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
@@ -7760,51 +7760,51 @@
       <x:c r="J109" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>606237</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
@@ -7846,272 +7846,272 @@
       <x:c r="S110" s="14" t="n">
         <x:v>632436</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>55</x:v>
-[...2 lines deleted...]
-        <x:v>56</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>547704</x:v>
+        <x:v>600755</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>611241</x:v>
+        <x:v>550268</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>600755</x:v>
+        <x:v>611241</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>550268</x:v>
+        <x:v>547704</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -8144,139 +8144,139 @@
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>605697</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>595932</x:v>
+        <x:v>595933</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>595933</x:v>
+        <x:v>595932</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
@@ -8294,51 +8294,51 @@
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>564400</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -8410,102 +8410,102 @@
       <x:c r="L120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>600747</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="U120" s="16" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>605938</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8637,351 +8637,351 @@
       <x:c r="H124" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>611234</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>55</x:v>
-[...2 lines deleted...]
-        <x:v>56</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>547703</x:v>
+        <x:v>544883</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>260</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>602329</x:v>
+        <x:v>547560</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>544883</x:v>
+        <x:v>547703</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>227</x:v>
-[...1 lines deleted...]
-      <x:c r="H128" s="14" t="s"/>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
+        <x:v>261</x:v>
+      </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>547560</x:v>
+        <x:v>602329</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>564868</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
@@ -9059,51 +9059,51 @@
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>564392</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
@@ -9190,136 +9190,136 @@
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>595920</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>564395</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>564393</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
@@ -9359,170 +9359,170 @@
       <x:c r="S136" s="14" t="n">
         <x:v>595919</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>603124</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>603261</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
@@ -9623,86 +9623,86 @@
       <x:c r="I141" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>552790</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
@@ -9712,54 +9712,54 @@
       <x:c r="S142" s="14" t="n">
         <x:v>603954</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
@@ -9770,142 +9770,142 @@
         <x:v>548326</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>603189</x:v>
+        <x:v>548358</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>603188</x:v>
+        <x:v>548403</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>277</x:v>
@@ -9916,259 +9916,259 @@
       <x:c r="I146" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>604712</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>548358</x:v>
+        <x:v>603189</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>548403</x:v>
+        <x:v>603188</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>548222</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
@@ -10239,55 +10239,55 @@
         <x:v>524093</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -10297,54 +10297,54 @@
       <x:c r="S152" s="14" t="n">
         <x:v>604032</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38635</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -10355,171 +10355,171 @@
         <x:v>548194</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38635</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>548398</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38635</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>603119</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38635</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -10711,55 +10711,55 @@
         <x:v>550204</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -10769,518 +10769,518 @@
       <x:c r="S160" s="14" t="n">
         <x:v>603177</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>548191</x:v>
+        <x:v>501064</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>35846</x:v>
+        <x:v>42119</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>548190</x:v>
+        <x:v>603182</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>42119</x:v>
+        <x:v>35846</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>288</x:v>
-[...2 lines deleted...]
-        <x:v>289</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>609535</x:v>
+        <x:v>548190</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>605638</x:v>
+        <x:v>609535</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>35846</x:v>
+        <x:v>42119</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>501064</x:v>
+        <x:v>605638</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>42119</x:v>
+        <x:v>35846</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>603182</x:v>
+        <x:v>548191</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>556834</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>609537</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>22604</x:v>
@@ -11290,51 +11290,51 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>596267</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
@@ -11347,51 +11347,51 @@
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>596268</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>22604</x:v>
@@ -11401,162 +11401,162 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>596273</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>596269</x:v>
+        <x:v>596270</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>596270</x:v>
+        <x:v>596269</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
@@ -11569,51 +11569,51 @@
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>596266</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>22604</x:v>
@@ -11623,51 +11623,51 @@
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>596274</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>42119</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
@@ -11878,87 +11878,87 @@
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>601019</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -11993,212 +11993,211 @@
         <x:v>550194</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>309</x:v>
-[...1 lines deleted...]
-      <x:c r="H182" s="14" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>631034</x:v>
+        <x:v>550197</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>500926</x:v>
+        <x:v>631034</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>550197</x:v>
+        <x:v>500926</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -12214,51 +12213,51 @@
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>605750</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>41</x:v>
@@ -12335,51 +12334,51 @@
       <x:c r="M187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>605753</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>41</x:v>