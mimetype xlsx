--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -416,161 +416,161 @@
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Responsable management durable qualité sécurité environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 83</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement aménagement</x:t>
   </x:si>
   <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaseq</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/06/2025 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>responsable management durable qualité sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>FORMEO-IEQT</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable management durable qualité sécurité environnement</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Référent prévention : maîtriser sa mission pour accompagner l'entreprise en cinq jours</x:t>
   </x:si>
   <x:si>
     <x:t>Organisation Professionnelle de la Prévention dans le Bâtiment et Travaux Publics</x:t>
   </x:si>
   <x:si>
     <x:t>OPPBTP</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>06/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/16/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Réception échafaudage</x:t>
   </x:si>
   <x:si>
     <x:t>Atout Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13270</x:t>
   </x:si>
   <x:si>
     <x:t>Risque industriel</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Prévenir les addictions sur le lieu de travail : rôle des acteurs et protocoles d'intervention</x:t>
   </x:si>
   <x:si>
     <x:t>Enjeu Développement</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
@@ -1016,56 +1016,56 @@
   <x:si>
     <x:t>Master mention génie des procédés et des bio-procédés parcours génie des procédés et des bio-procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention génie des procédés et des bio-procédés parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention génie des procédés et des bio-procédés</x:t>
   </x:si>
   <x:si>
     <x:t>ST PAUL LES DURANCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>Manager qualité sécurité environnement et performance durable de l'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager du développement durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Paris - Institut Européen de la Communication et des Médias</x:t>
   </x:si>
   <x:si>
     <x:t>IECM</x:t>
   </x:si>
   <x:si>
     <x:t>75016</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Paris - Institut Européen de la Communication et des Médias - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des systèmes intégrés QSE (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2025 00:00:00</x:t>
@@ -1253,89 +1253,89 @@
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MAC APS + secourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>IFPST</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Universel de Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/03/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours systèmes de management QHSE en filière viti-vinicole</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours qualité et laboratoire</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours qualité et bonnes pratiques de fabrication</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers du BTP : génie civil et construction spécialisation aménagements fonciers 3D (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>Génie civil</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
@@ -1454,113 +1454,113 @@
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité génie biologique</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Écologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Polytech Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique BF-HF</x:t>
   </x:si>
   <x:si>
+    <x:t>Olivier Dupeyre Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Olivier Dupeyre Formation</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Groupement inter entreprise de sécurité (GIES1) + GIES 2</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Inter Entreprise de Sécurité (GIES 1)  + Groupement Inter Entreprise de Sécurité (GIES 2) + Espaces confinés (ECI ECV) +  Groupement Technique Inter Sociétés (GTIS) - Niveau 1 + Habilitation électrique 1.2 BR BC +  Travaux hauteur +  ATEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Inter Entreprise de Sécurité (GIES 1 + GIES 2) + espaces confinés + Atex 0</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Inter Entreprises de Sécurité (GIES 1) + Groupe Inter Entreprises de Sécurité (GIES 2) + ECI ECV + GTIS + Travaux hauteur + H0B0 + ATEX 1 + Habilitations électriques 1.2 BC BC</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes et postures</x:t>
   </x:si>
   <x:si>
+    <x:t>Forseco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
-    <x:t>Forseco</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en sûreté nucléaire (MS) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Radioactivité</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en sûreté nucléaire (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en prévention des risques et en gestion des crises dans l'industrie (MS)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Mines Paris - PSL - Campus de Sophia-Antipolis </x:t>
   </x:si>
   <x:si>
     <x:t>06904</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion communication crise</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
@@ -1802,59 +1802,68 @@
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen Qualité Sécurité Environnement</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac techno sciences et technologies de l'industrie et du développement durable énergie et environnement</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Jean Lurçat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée St-Louis - Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>13180</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>GIGNAC-LA-NERTHE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
   </x:si>
   <x:si>
     <x:t>05105</x:t>
@@ -1928,182 +1937,173 @@
   <x:si>
     <x:t>Lycée du Val d'Argens</x:t>
   </x:si>
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Janetti</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P G de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>04990</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS CEDEX 9</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Costebelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>13691</x:t>
   </x:si>
   <x:si>
-    <x:t>MARTIGUES CEDEX</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Jean-Henri Fabre</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P et M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée polyvalent Jean Lurçat</x:t>
-[...11 lines deleted...]
-    <x:t>HYERES CEDEX</x:t>
+    <x:t>06633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Saint-Éloi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
-    <x:t>06633</x:t>
-[...11 lines deleted...]
-    <x:t>LPO St-Eloi</x:t>
+    <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Rouvière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasquet</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>13741</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>LPO La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84008</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>LPO modèle électronique</x:t>
   </x:si>
   <x:si>
     <x:t>13396</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 11</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
@@ -2129,99 +2129,99 @@
   <x:si>
     <x:t>Lycée Professionnel Agricole</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée agricole Carmejane - Maurice Plantier</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de Digne Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>CARMEJANE-LE CHAFFAUT</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
+    <x:t>LA L Giraud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Agricampus</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Vert d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06602</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
   <x:si>
-    <x:t>LA L Giraud</x:t>
-[...11 lines deleted...]
-    <x:t>Lycée Agricampus</x:t>
+    <x:t>Campus Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA d'Aix-Valabre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPA des calanques</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Pétrarque</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Atmosphère explosive niveau 1 - ATEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer sa mission de salarié désigné compétent en santé et sécurité au travail</x:t>
   </x:si>
   <x:si>
     <x:t>Ma Prev en Jeu - Maryline Jasek</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Animateur qualité sécurité environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Animation environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Analyser un AT (accident du travail) grâce à la méthode de l'arbre des causes</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
@@ -4133,210 +4133,210 @@
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>550649</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>35433</x:v>
+        <x:v>41446</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>549302</x:v>
+        <x:v>632862</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>41446</x:v>
+        <x:v>35433</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>632862</x:v>
+        <x:v>509564</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>509564</x:v>
+        <x:v>549302</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
@@ -4348,227 +4348,227 @@
       <x:c r="K28" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>603086</x:v>
+        <x:v>569651</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>569651</x:v>
+        <x:v>605104</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>605104</x:v>
+        <x:v>603086</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>546768</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -4599,248 +4599,248 @@
       <x:c r="R32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>596936</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q33" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R33" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="Q33" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>618063</x:v>
+        <x:v>598970</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q34" s="16" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R34" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="Q34" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>598970</x:v>
+        <x:v>618063</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>614952</x:v>
+        <x:v>638231</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>638232</x:v>
+        <x:v>614952</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>144</x:v>
@@ -4848,51 +4848,51 @@
       <x:c r="K37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>638231</x:v>
+        <x:v>638232</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>154</x:v>
@@ -6558,51 +6558,51 @@
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>576271</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -6615,51 +6615,51 @@
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>576272</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -6674,51 +6674,51 @@
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>576274</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -6842,51 +6842,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>577563</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39281</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
@@ -6901,51 +6901,51 @@
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>577562</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -6958,51 +6958,51 @@
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>577561</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
@@ -7017,51 +7017,51 @@
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>577560</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -7407,51 +7407,51 @@
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>12585</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>577557</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38181</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
@@ -7466,51 +7466,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>574993</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38181</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -7523,51 +7523,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>574992</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38181</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -7582,51 +7582,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>581572</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -7639,51 +7639,51 @@
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>574981</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
@@ -7755,51 +7755,51 @@
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>574980</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
@@ -7814,51 +7814,51 @@
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>581568</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -7927,51 +7927,51 @@
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>577555</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -7984,51 +7984,51 @@
       <x:c r="M95" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>577553</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
@@ -8043,51 +8043,51 @@
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>577554</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
@@ -8151,51 +8151,51 @@
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>577552</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -8208,51 +8208,51 @@
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>577551</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
@@ -8267,51 +8267,51 @@
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>577550</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -8324,51 +8324,51 @@
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>577549</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -8396,306 +8396,306 @@
       <x:c r="R102" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>624491</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>592060</x:v>
+        <x:v>592061</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>592061</x:v>
+        <x:v>592063</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>592063</x:v>
+        <x:v>592060</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>592062</x:v>
+        <x:v>624492</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>624492</x:v>
+        <x:v>592062</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
@@ -8716,51 +8716,51 @@
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>576162</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -8832,51 +8832,51 @@
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>581559</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -9052,57 +9052,57 @@
       <x:c r="K114" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>547224</x:v>
+        <x:v>602788</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -9112,118 +9112,118 @@
       <x:c r="K115" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>510524</x:v>
+        <x:v>547224</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>550296</x:v>
+        <x:v>510524</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -9233,118 +9233,118 @@
       <x:c r="K117" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>605727</x:v>
+        <x:v>550296</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>602788</x:v>
+        <x:v>605727</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -9360,51 +9360,51 @@
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>602787</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37011</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>320</x:v>
@@ -9454,241 +9454,241 @@
         <x:v>324</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37084</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>549297</x:v>
+        <x:v>549328</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37084</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>549328</x:v>
+        <x:v>549297</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q123" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R123" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>632818</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q124" s="16" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R124" s="14" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>632824</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -9769,99 +9769,99 @@
       <x:c r="M126" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>633414</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q127" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R127" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>546766</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -9903,149 +9903,149 @@
       <x:c r="S128" s="14" t="n">
         <x:v>569653</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q129" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R129" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>509526</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>509533</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -10077,247 +10077,247 @@
         <x:v>569652</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q132" s="16" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R132" s="14" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>546767</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q133" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R133" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="Q133" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>609315</x:v>
+        <x:v>599036</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q134" s="16" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R134" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="Q134" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>599036</x:v>
+        <x:v>609315</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q135" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R135" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>540596</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37809</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -10512,167 +10512,167 @@
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>549325</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>510417</x:v>
+        <x:v>600228</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>510419</x:v>
+        <x:v>510417</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
@@ -10681,57 +10681,57 @@
       <x:c r="K142" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>600228</x:v>
+        <x:v>510419</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -11148,227 +11148,227 @@
         <x:v>189</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>619503</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>608269</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>608268</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>608270</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>608271</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>187</x:v>
@@ -12455,54 +12455,54 @@
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>620018</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
@@ -12761,54 +12761,54 @@
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>620036</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
@@ -13199,585 +13199,585 @@
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>632795</x:v>
+        <x:v>613578</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>632808</x:v>
+        <x:v>613581</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q193" s="4" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="R193" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="S193" s="0" t="n">
+        <x:v>613584</x:v>
+      </x:c>
+      <x:c r="T193" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="Q193" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="R194" s="14" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="S194" s="14" t="n">
+        <x:v>613576</x:v>
+      </x:c>
+      <x:c r="T194" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="R194" s="14" t="s">
+      <x:c r="U194" s="16" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>613578</x:v>
+        <x:v>632795</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>613581</x:v>
+        <x:v>632808</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>613584</x:v>
+        <x:v>613579</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>613576</x:v>
+        <x:v>613582</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>613577</x:v>
+        <x:v>613580</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>613583</x:v>
+        <x:v>613577</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>613580</x:v>
+        <x:v>613583</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
@@ -13792,51 +13792,51 @@
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>576129</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -13849,51 +13849,51 @@
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>576127</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -13908,51 +13908,51 @@
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>576124</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -13965,51 +13965,51 @@
       <x:c r="L205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>616815</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>412</x:v>
@@ -14204,51 +14204,51 @@
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>582033</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
@@ -14266,51 +14266,51 @@
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>575990</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -14725,160 +14725,159 @@
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>605768</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>575055</x:v>
+        <x:v>624493</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>132</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>259</x:v>
-[...1 lines deleted...]
-      <x:c r="H220" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H220" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>624493</x:v>
+        <x:v>575055</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
@@ -14900,136 +14899,135 @@
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>612983</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="H222" s="14" t="s"/>
+      <x:c r="H222" s="14" t="s">
+        <x:v>462</x:v>
+      </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>598283</x:v>
+        <x:v>598169</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>464</x:v>
-[...1 lines deleted...]
-      <x:c r="H223" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="S223" s="0" t="n">
+        <x:v>598283</x:v>
+      </x:c>
+      <x:c r="T223" s="4" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
@@ -15211,511 +15209,511 @@
         <x:v>612936</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>576684</x:v>
+        <x:v>629502</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>598287</x:v>
+        <x:v>586601</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>600722</x:v>
+        <x:v>576684</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>629502</x:v>
+        <x:v>598287</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>586601</x:v>
+        <x:v>600722</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38458</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>24112</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>635616</x:v>
+        <x:v>572154</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38458</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>24112</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>635617</x:v>
+        <x:v>635616</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38458</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>24112</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>594231</x:v>
+        <x:v>635617</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>482</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38458</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>24112</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>572154</x:v>
+        <x:v>594231</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>36225</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -15740,77 +15738,77 @@
       <x:c r="R237" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>596681</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>598745</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>493</x:v>
@@ -15874,106 +15872,106 @@
       <x:c r="K240" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>626279</x:v>
+        <x:v>626277</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>626277</x:v>
+        <x:v>626279</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
@@ -16334,51 +16332,51 @@
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>620011</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
@@ -16439,101 +16437,101 @@
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>619985</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>619995</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
@@ -16693,51 +16691,51 @@
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>619984</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
@@ -16900,51 +16898,51 @@
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>619987</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
@@ -17153,51 +17151,51 @@
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>620003</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
@@ -17407,51 +17405,51 @@
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>619981</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
@@ -17561,51 +17559,51 @@
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>620001</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
@@ -17716,51 +17714,51 @@
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>619993</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
@@ -17780,74 +17778,74 @@
       <x:c r="R277" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>619994</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>576578</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
@@ -18074,51 +18072,51 @@
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>491545</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>523</x:v>
@@ -18365,57 +18363,57 @@
       <x:c r="K288" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>603419</x:v>
+        <x:v>554901</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
@@ -18425,57 +18423,57 @@
       <x:c r="K289" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>554901</x:v>
+        <x:v>603419</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
@@ -18779,51 +18777,51 @@
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>575977</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>41581</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -19014,158 +19012,158 @@
       <x:c r="M299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>575967</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q300" s="16" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R300" s="14" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>571046</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q301" s="4" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R301" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>605100</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -19750,51 +19748,51 @@
       <x:c r="K312" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>594402</x:v>
+        <x:v>594412</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>579</x:v>
@@ -19802,51 +19800,51 @@
       <x:c r="K313" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>594403</x:v>
+        <x:v>594402</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>585</x:v>
@@ -19857,210 +19855,210 @@
       <x:c r="K314" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>594408</x:v>
+        <x:v>594403</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>594411</x:v>
+        <x:v>594408</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="Q316" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="Q316" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>594417</x:v>
+        <x:v>594411</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>594418</x:v>
+        <x:v>594417</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>596</x:v>
@@ -20071,158 +20069,158 @@
       <x:c r="K318" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>594419</x:v>
+        <x:v>594418</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>594420</x:v>
+        <x:v>594419</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>594422</x:v>
+        <x:v>594420</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>579</x:v>
@@ -20230,158 +20228,158 @@
       <x:c r="K321" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>594427</x:v>
+        <x:v>594422</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>594393</x:v>
+        <x:v>594427</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>594396</x:v>
+        <x:v>594393</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>610</x:v>
@@ -20389,106 +20387,106 @@
       <x:c r="J324" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>594407</x:v>
+        <x:v>594396</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>594421</x:v>
+        <x:v>594407</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>615</x:v>
@@ -20496,375 +20494,375 @@
       <x:c r="J326" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>594424</x:v>
+        <x:v>594421</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>594400</x:v>
+        <x:v>594424</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>594406</x:v>
+        <x:v>594400</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>594413</x:v>
+        <x:v>594397</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>594414</x:v>
+        <x:v>594406</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>594416</x:v>
+        <x:v>594413</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="Q332" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="Q332" s="16" t="s">
+      <x:c r="R332" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="R332" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>594412</x:v>
+        <x:v>594414</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>579</x:v>
@@ -20872,641 +20870,641 @@
       <x:c r="K333" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>594397</x:v>
+        <x:v>594416</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="Q334" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="Q334" s="16" t="s">
+      <x:c r="R334" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="R334" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>594404</x:v>
+        <x:v>594410</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="I335" s="4" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>638</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="Q335" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="Q335" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>594405</x:v>
+        <x:v>594423</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>594410</x:v>
+        <x:v>594404</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="Q337" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="Q337" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>594423</x:v>
+        <x:v>594405</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="Q338" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="Q338" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>594409</x:v>
+        <x:v>594398</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>594415</x:v>
+        <x:v>594399</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>594425</x:v>
+        <x:v>594401</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>594426</x:v>
+        <x:v>594409</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>594398</x:v>
+        <x:v>594415</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>594399</x:v>
+        <x:v>594425</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="Q344" s="16" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>594401</x:v>
+        <x:v>594426</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>579</x:v>
@@ -21642,348 +21640,348 @@
       <x:c r="R347" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>594395</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="Q348" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="Q348" s="16" t="s">
+      <x:c r="R348" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="R348" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>594383</x:v>
+        <x:v>594382</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>594382</x:v>
+        <x:v>594387</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>594387</x:v>
+        <x:v>594383</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>594379</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>594378</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>594380</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
@@ -22016,402 +22014,402 @@
         <x:v>670</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>594381</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>594386</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>594390</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>594384</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>594385</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>594388</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>658</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>658</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>594389</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>594391</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
@@ -22447,78 +22445,78 @@
         <x:v>677</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>592874</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>592879</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
@@ -22609,454 +22607,454 @@
         <x:v>592885</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>592880</x:v>
+        <x:v>592876</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="I367" s="4" t="s">
         <x:v>688</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="Q367" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="Q367" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>592884</x:v>
+        <x:v>592882</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="R368" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="R368" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>592876</x:v>
+        <x:v>592883</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>592882</x:v>
+        <x:v>592880</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>592883</x:v>
+        <x:v>592884</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>592875</x:v>
+        <x:v>592873</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>592878</x:v>
+        <x:v>592877</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>592873</x:v>
+        <x:v>592875</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>701</x:v>
@@ -23067,51 +23065,51 @@
       <x:c r="K374" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>592877</x:v>
+        <x:v>592878</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>37</x:v>
@@ -23288,51 +23286,51 @@
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>12578</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>497981</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>523</x:v>
@@ -23358,74 +23356,74 @@
       <x:c r="R379" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>638234</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>576406</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
@@ -23464,892 +23462,892 @@
         <x:v>619919</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>586786</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>586789</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>586790</x:v>
+        <x:v>637364</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>637364</x:v>
+        <x:v>637369</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>637369</x:v>
+        <x:v>637375</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>717</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>637375</x:v>
+        <x:v>637379</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>637379</x:v>
+        <x:v>637371</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>637371</x:v>
+        <x:v>637373</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>637373</x:v>
+        <x:v>637376</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>637376</x:v>
+        <x:v>637377</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>637377</x:v>
+        <x:v>637378</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>637378</x:v>
+        <x:v>586787</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>586787</x:v>
+        <x:v>586788</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>586788</x:v>
+        <x:v>586790</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>586791</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>637365</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>637368</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>528</x:v>