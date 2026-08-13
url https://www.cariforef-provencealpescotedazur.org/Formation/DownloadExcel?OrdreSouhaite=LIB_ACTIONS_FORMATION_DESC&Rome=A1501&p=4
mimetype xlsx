--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -494,72 +494,72 @@
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Animal Pro Formation</x:t>
   </x:si>
   <x:si>
     <x:t>APFORM</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>02/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Auxiliaire spécialisé vétérinaire</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
@@ -3231,158 +3231,158 @@
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>510425</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>37507</x:v>
+        <x:v>40358</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>42024</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>510426</x:v>
+        <x:v>607828</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>40358</x:v>
+        <x:v>37507</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42022</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="S40" s="14" t="n">
+        <x:v>554552</x:v>
+      </x:c>
+      <x:c r="T40" s="16" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37507</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -3395,51 +3395,51 @@
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>554552</x:v>
+        <x:v>510426</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>123</x:v>
@@ -3462,51 +3462,51 @@
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>607826</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37507</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -3879,78 +3879,78 @@
       <x:c r="T49" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>635284</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -3963,51 +3963,51 @@
       <x:c r="J51" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>617417</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
@@ -4077,51 +4077,51 @@
       <x:c r="J53" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>636168</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
@@ -4220,78 +4220,78 @@
       <x:c r="T55" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>635283</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>155</x:v>
       </x:c>