--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -419,83 +419,83 @@
   <x:si>
     <x:t>Legta de Gap - Lycée Agricole des Hautes Alpes Les Emeyères</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>BTS gestion des transports et logistique associée</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bristol</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>Logistique transport</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M de Sully</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>GROUPE BELMONT</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Provence formation - Erudis Aix</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>G et L Formation - Luc Grzesiak - Cftl Transformation</x:t>
   </x:si>
   <x:si>
     <x:t>41500</x:t>
@@ -1079,57 +1079,57 @@
   <x:si>
     <x:t>SPS 13</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Sainte Tulle - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Six Fours les Plages</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien supérieur en méthodes et exploitation logistique</x:t>
   </x:si>
   <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2025 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Technicien supérieur en méthodes et exploitation logistique</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA|Aftral - Antenne Ollioules - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
@@ -3354,273 +3354,273 @@
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>594196</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="H30" s="14" t="s"/>
+      <x:c r="H30" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="Q30" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="Q30" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>594194</x:v>
+        <x:v>601065</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>594199</x:v>
+        <x:v>621848</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>123</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q32" s="16" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="R32" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="Q32" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>601065</x:v>
+        <x:v>594194</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>123</x:v>
-[...1 lines deleted...]
-      <x:c r="H33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>621848</x:v>
+        <x:v>594199</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -3648,81 +3648,81 @@
       <x:c r="R34" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>620455</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>621847</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
@@ -3762,81 +3762,81 @@
       <x:c r="R36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>594193</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>615154</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
@@ -4048,197 +4048,197 @@
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>601062</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>601066</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>601067</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>601064</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
@@ -4388,81 +4388,81 @@
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>594197</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>615155</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
@@ -4504,81 +4504,81 @@
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>633979</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>606273</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
@@ -5096,57 +5096,57 @@
         <x:v>609670</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -5452,55 +5452,55 @@
         <x:v>598885</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -5865,57 +5865,57 @@
       <x:c r="S72" s="14" t="n">
         <x:v>609673</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -6624,57 +6624,57 @@
         <x:v>603253</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -6684,57 +6684,57 @@
       <x:c r="S86" s="14" t="n">
         <x:v>556330</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -6745,57 +6745,57 @@
         <x:v>608174</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -6805,57 +6805,57 @@
       <x:c r="S88" s="14" t="n">
         <x:v>605989</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -7103,139 +7103,139 @@
         <x:v>549219</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>549470</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>603623</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -7481,54 +7481,54 @@
       <x:c r="I100" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>609731</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38365</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -12106,425 +12106,425 @@
       <x:c r="S180" s="14" t="n">
         <x:v>601320</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>602928</x:v>
+        <x:v>605541</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>605541</x:v>
+        <x:v>602928</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>557324</x:v>
+        <x:v>613310</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>557336</x:v>
+        <x:v>613311</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>613310</x:v>
+        <x:v>557336</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>613311</x:v>
+        <x:v>613312</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>613312</x:v>
+        <x:v>557324</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -12663,140 +12663,140 @@
       <x:c r="R190" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>613306</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>507616</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>597593</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
@@ -13508,57 +13508,57 @@
         <x:v>602267</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -14469,182 +14469,182 @@
         <x:v>60</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>548968</x:v>
+        <x:v>602936</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>548969</x:v>
+        <x:v>548968</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37277</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>602936</x:v>
+        <x:v>548969</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>