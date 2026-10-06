--- v1 (2026-10-06)
+++ v2 (2026-10-06)
@@ -200,57 +200,57 @@
   <x:si>
     <x:t>Cadreur - opérateur de prises de vues (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Image et Son</x:t>
   </x:si>
   <x:si>
     <x:t>3IS</x:t>
   </x:si>
   <x:si>
     <x:t>78990</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Image et Son - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DT métiers du spectacle option machiniste constructeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur des Techniques du Spectacle - CFA Régional Métiers du Spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>ISTS</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Costume spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Supérieur des Techniques du Spectacle - CFA Régional Métiers du Spectacle - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
@@ -1003,57 +1003,57 @@
       <x:c r="K3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>571080</x:v>
+        <x:v>640586</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>41660</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
         <x:v>39</x:v>
@@ -1064,54 +1064,54 @@
       <x:c r="K4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>640586</x:v>
+        <x:v>571080</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>39029</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>