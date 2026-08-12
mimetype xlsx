--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -422,57 +422,57 @@
   <x:si>
     <x:t>Constituer son dossier d'appel d'offres</x:t>
   </x:si>
   <x:si>
     <x:t>Formapack</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Créer son entreprise dans l'achat revente de biens immobiliers (marchand de biens)</x:t>
   </x:si>
   <x:si>
     <x:t>Juridicae Formations</x:t>
   </x:si>
   <x:si>
     <x:t>83220</x:t>
   </x:si>
   <x:si>
     <x:t>LE PRADET</x:t>
   </x:si>
   <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Délégué à la protection des données (DPO)</x:t>
   </x:si>
   <x:si>
     <x:t>La Plateforme Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Règlement général protection données</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
@@ -2973,51 +2973,51 @@
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>461574</x:v>
+        <x:v>461573</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>34</x:v>
@@ -3026,159 +3026,159 @@
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>461573</x:v>
+        <x:v>461574</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>615539</x:v>
+        <x:v>615538</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>615538</x:v>
+        <x:v>615539</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="U26" s="16" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40652</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8741,195 +8741,195 @@
       <x:c r="R126" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>576320</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38973</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>591992</x:v>
+        <x:v>591991</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38973</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>591990</x:v>
+        <x:v>591992</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38973</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>13275</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>591991</x:v>
+        <x:v>591990</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38973</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
@@ -10945,54 +10945,54 @@
       <x:c r="L165" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>618393</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
@@ -11755,264 +11755,264 @@
       <x:c r="I181" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>636569</x:v>
+        <x:v>636564</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>636561</x:v>
+        <x:v>636569</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>636565</x:v>
+        <x:v>636561</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>636567</x:v>
+        <x:v>636565</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>636564</x:v>
+        <x:v>636567</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>25</x:v>