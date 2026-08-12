--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -293,98 +293,98 @@
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention administration publique parcours management public</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut de Management Public et Gouvernance Territoriale</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention droit</x:t>
   </x:si>
   <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Droit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention droit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
-    <x:t>Droit</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention droit</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention science politique</x:t>
   </x:si>
   <x:si>
     <x:t>Politique publique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention administration économique et sociale</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
@@ -410,57 +410,57 @@
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours biodiversité : fonctions et conservation</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers|Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours écologie pour la gestion des villes et des territoires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours gestion adaptative de la biodiversité</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours solutions fondées sur la nature</x:t>
   </x:si>
   <x:si>
     <x:t>master mention civilisations, cultures et sociétés</x:t>
   </x:si>
   <x:si>
     <x:t>Politique sociale</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>master mention direction de projets ou établissements culturels</x:t>
   </x:si>
@@ -1813,640 +1813,640 @@
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>575030</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>597420</x:v>
+        <x:v>597422</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>576293</x:v>
+        <x:v>597425</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>62</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>576294</x:v>
+        <x:v>597419</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>597419</x:v>
+        <x:v>597424</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="H14" s="14" t="s"/>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H14" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="I14" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>597424</x:v>
+        <x:v>576293</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="Q15" s="4" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="R15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="Q15" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>597422</x:v>
+        <x:v>576294</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>597425</x:v>
+        <x:v>597420</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>597421</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>576291</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>597423</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>576292</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
@@ -2783,182 +2783,182 @@
         <x:v>112</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>577545</x:v>
+        <x:v>577544</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>577544</x:v>
+        <x:v>577545</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>577546</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
@@ -2967,225 +2967,225 @@
       <x:c r="H30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>577547</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>577548</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39426</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>592119</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39426</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>592118</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
@@ -3252,51 +3252,51 @@
       <x:c r="J35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>592091</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
@@ -3366,51 +3366,51 @@
       <x:c r="J37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>577308</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
@@ -3532,51 +3532,51 @@
       <x:c r="H40" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>12518</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>576301</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
@@ -3648,51 +3648,51 @@
       <x:c r="H42" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>12518</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>576302</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
@@ -3711,51 +3711,51 @@
       <x:c r="J43" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>12518</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>581232</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
@@ -3795,132 +3795,132 @@
       <x:c r="S44" s="14" t="n">
         <x:v>595445</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>595447</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>595446</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
@@ -3989,51 +3989,51 @@
       <x:c r="H48" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>576318</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
@@ -4046,51 +4046,51 @@
       <x:c r="H49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>576319</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
@@ -4105,51 +4105,51 @@
       <x:c r="H50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>576320</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
@@ -4246,138 +4246,138 @@
       <x:c r="R52" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>597457</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>597453</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>597458</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -4390,270 +4390,270 @@
       <x:c r="J55" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>632775</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>597455</x:v>
+        <x:v>597454</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>597456</x:v>
+        <x:v>597455</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>597454</x:v>
+        <x:v>597456</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>576331</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
@@ -4668,51 +4668,51 @@
       <x:c r="H60" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>576332</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
@@ -4725,51 +4725,51 @@
       <x:c r="H61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>576333</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
@@ -4841,51 +4841,51 @@
       <x:c r="H63" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>576334</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
@@ -4957,51 +4957,51 @@
       <x:c r="H65" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>576335</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
@@ -5016,51 +5016,51 @@
       <x:c r="H66" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>576336</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
@@ -5217,192 +5217,192 @@
       <x:c r="T69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>592038</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>592036</x:v>
+        <x:v>592034</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>592034</x:v>
+        <x:v>592036</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39020</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -5582,51 +5582,51 @@
       <x:c r="J76" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>575688</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -5639,51 +5639,51 @@
       <x:c r="J77" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>575687</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
@@ -6380,51 +6380,51 @@
       <x:c r="J90" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>574965</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -6437,51 +6437,51 @@
       <x:c r="J91" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>633809</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>42366</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
@@ -7471,57 +7471,57 @@
       <x:c r="H109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>577562</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39281</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
@@ -7530,57 +7530,57 @@
       <x:c r="H110" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>577563</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>39195</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -7874,51 +7874,51 @@
       <x:c r="J116" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>12505</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>592287</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40019</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -7981,51 +7981,51 @@
       <x:c r="H118" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>12505</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>576339</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
@@ -8038,111 +8038,111 @@
       <x:c r="H119" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>12505</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>576340</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41383</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>12512</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>620395</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41383</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
@@ -8158,51 +8158,51 @@
       <x:c r="J121" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>12512</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>609441</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>41383</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
@@ -8217,51 +8217,51 @@
       <x:c r="J122" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>12512</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>635048</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>36</x:v>
@@ -8269,51 +8269,51 @@
       <x:c r="I123" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>635493</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>232</x:v>
       </x:c>