--- v1 (2026-10-06)
+++ v2 (2026-10-06)
@@ -161,113 +161,113 @@
   <x:si>
     <x:t>Autisme, TSA : Accompagner avec bientraitance au quotidien</x:t>
   </x:si>
   <x:si>
     <x:t>Edi Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06220</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Action sociale</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>10/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Autisme, TSA : adapter l'accueil et la prise en charge en service d'accueil d'urgence</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Autisme, TSA : Comprendre et adapter l’environnement aux particularités sensorielles et perceptives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autisme, TSA : comprendre et adapter l’environnement aux particularités sensorielles et perceptives</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>VALLAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autisme, TSA : Comprendre et adapter l’environnement aux particularités sensorielles et perceptives</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/13/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Autisme, TSA : de l’alerte à la protection, intervenir face à la maltraitance</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Evaluation PEP-3 pour enfants (à partir de 2 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Évaluation TTAP pour adolescents et adultes (à partir de 13 ans)</x:t>
@@ -299,116 +299,116 @@
   <x:si>
     <x:t>Autisme, TSA : le jeu comme outil de développement des compétences cognitives</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : les repères spatio-temporels comme outil de prévisibilité</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : organisation des activités artistiques</x:t>
   </x:si>
   <x:si>
+    <x:t>10/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/14/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Autisme, TSA : Répondre aux besoins des personnes vieillissantes</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Répondre aux enjeux du dispositif Serafin-PH</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : vie affective et santé sexuelle dans le projet d’établissement</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA avec TDI : sexualité, gérer les situations sensibles et favoriser une approche positive</x:t>
   </x:si>
   <x:si>
+    <x:t>10/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/11/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Autisme, TSA avec TDI modéré à sévère : Enseigner des comportements sociaux adaptés</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA sans TDI : Accompagner des adultes vers l’emploi en milieu ordinaire</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/02/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Autisme, TSA sans TDI : Comprendre, repérer et accompagner</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA sans TDI : Groupe d'entraînement aux habiletés sociales - atelier de jeux de rôle / JDR</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours villes et territoires durables</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
@@ -644,66 +644,66 @@
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médiateur ou négociateur en matière familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Hautes Etudes en Médiation et en Négociation</x:t>
   </x:si>
   <x:si>
     <x:t>IHEMN</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>préparation à l'entrée dans les formations sociales (niveau CAP à bac) technicien de l'intervention sociale et familiale</x:t>
   </x:si>
   <x:si>
     <x:t>IMFRIS</x:t>
   </x:si>
   <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Spécialisation médiation ou négociation familiale</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TDAH Adulte : Démarche étape par étape pour l’évaluation psychologique/neuropsychologique</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -1287,100 +1287,100 @@
       <x:c r="K2" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>585157</x:v>
+        <x:v>637913</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>637913</x:v>
+        <x:v>585157</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>24</x:v>
@@ -1473,273 +1473,273 @@
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S6" s="14" t="n">
+        <x:v>637931</x:v>
+      </x:c>
+      <x:c r="T6" s="16" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="U6" s="16" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>637929</x:v>
+        <x:v>585127</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>637930</x:v>
+        <x:v>638119</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>637931</x:v>
+        <x:v>637929</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>585127</x:v>
+        <x:v>637930</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
@@ -2254,51 +2254,51 @@
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>637904</x:v>
+        <x:v>637905</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>24</x:v>
@@ -2307,159 +2307,159 @@
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>637905</x:v>
+        <x:v>637904</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>640365</x:v>
+        <x:v>621270</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>621270</x:v>
+        <x:v>640365</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
@@ -2616,97 +2616,97 @@
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>637948</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>637949</x:v>
+        <x:v>637950</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>24</x:v>
@@ -2715,51 +2715,51 @@
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>637950</x:v>
+        <x:v>637949</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
@@ -2866,107 +2866,107 @@
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>637925</x:v>
+        <x:v>585142</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="U33" s="4" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>585142</x:v>
+        <x:v>637925</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
@@ -3109,51 +3109,51 @@
         <x:v>104</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41555</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>596685</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -3166,51 +3166,51 @@
         <x:v>116</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37240</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>628951</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -3219,100 +3219,100 @@
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>44074</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>630537</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>597159</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -3323,156 +3323,156 @@
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>44074</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>639660</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>44021</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>618127</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>592396</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -3483,51 +3483,51 @@
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>44007</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>572786</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -3540,51 +3540,51 @@
         <x:v>167</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40056</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>592271</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -3597,51 +3597,51 @@
         <x:v>170</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40056</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>639499</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -3754,257 +3754,257 @@
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>541366</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>616014</x:v>
+        <x:v>616013</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>616012</x:v>
+        <x:v>616014</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>616013</x:v>
+        <x:v>616012</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>44007</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>537424</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -4027,110 +4027,110 @@
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>638080</x:v>
+        <x:v>585145</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>585145</x:v>
+        <x:v>638080</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>