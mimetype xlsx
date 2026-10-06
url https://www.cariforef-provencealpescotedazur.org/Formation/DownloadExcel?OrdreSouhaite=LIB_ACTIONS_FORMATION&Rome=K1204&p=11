--- v0 (2026-10-06)
+++ v1 (2026-10-06)
@@ -383,107 +383,107 @@
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>LP B Pascal</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Blum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Pastré</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Émile Zola</x:t>
-[...17 lines deleted...]
-    <x:t>DRAGUIGNAN</x:t>
+    <x:t>LP St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LP St-Joseph</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
@@ -785,114 +785,114 @@
   <x:si>
     <x:t>Gestion conflit</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de médiation, information, services</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de médiation, information, services (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel médiateur social accès aux droits et services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formadom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relation interculturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel médiateur social accès aux droits et services (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>First Formation</x:t>
   </x:si>
   <x:si>
-    <x:t>Relation interculturelle</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>09/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque</x:t>
   </x:si>
   <x:si>
     <x:t>CFREP - FAIL</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque - Antenne Marseille 15ème</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
@@ -3076,114 +3076,114 @@
         <x:v>104</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>594099</x:v>
+        <x:v>594095</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="Q33" s="4" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>594095</x:v>
+        <x:v>594103</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
@@ -3196,171 +3196,170 @@
       <x:c r="K34" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>594103</x:v>
+        <x:v>594099</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="H35" s="0" t="s">
+      <x:c r="I35" s="4" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="R35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>641692</x:v>
+        <x:v>594091</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>75</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>120</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="R36" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="Q36" s="16" t="s">
+      <x:c r="S36" s="14" t="n">
+        <x:v>641692</x:v>
+      </x:c>
+      <x:c r="T36" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="R36" s="14" t="s">
+      <x:c r="U36" s="16" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -3611,90 +3610,90 @@
         <x:v>594100</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>564874</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>68</x:v>
@@ -3934,51 +3933,51 @@
       <x:c r="L47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>554849</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>159</x:v>
@@ -5226,134 +5225,134 @@
       <x:c r="U70" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>610116</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>614002</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
@@ -5366,117 +5365,117 @@
       <x:c r="J73" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>624796</x:v>
+        <x:v>624797</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>624797</x:v>
+        <x:v>624796</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U74" s="16" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -5486,51 +5485,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>635959</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -5543,1215 +5542,1215 @@
       <x:c r="M76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>636079</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>626305</x:v>
+        <x:v>624793</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>638667</x:v>
+        <x:v>626305</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>638670</x:v>
+        <x:v>638667</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>638672</x:v>
+        <x:v>638670</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>624791</x:v>
+        <x:v>638672</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>624792</x:v>
+        <x:v>624791</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>624794</x:v>
+        <x:v>624792</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>624795</x:v>
+        <x:v>624794</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>624798</x:v>
+        <x:v>624795</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>638666</x:v>
+        <x:v>624798</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>638669</x:v>
+        <x:v>638666</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>638671</x:v>
+        <x:v>638669</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>636064</x:v>
+        <x:v>638671</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>636077</x:v>
+        <x:v>636064</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U90" s="16" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>626304</x:v>
+        <x:v>636077</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>638197</x:v>
+        <x:v>626304</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>636062</x:v>
+        <x:v>638197</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U93" s="4" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>636070</x:v>
+        <x:v>636062</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>638665</x:v>
+        <x:v>636070</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>636073</x:v>
+        <x:v>638665</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>624793</x:v>
+        <x:v>636073</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -6761,430 +6760,430 @@
       <x:c r="L98" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>635957</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="P99" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="Q99" s="4" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="R99" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S99" s="0" t="n">
+        <x:v>558588</x:v>
+      </x:c>
+      <x:c r="T99" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="P99" s="0" t="s">
-[...11 lines deleted...]
-      <x:c r="T99" s="4" t="s">
+      <x:c r="U99" s="4" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>558588</x:v>
+        <x:v>630622</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>630681</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>614006</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>630682</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>631004</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>641224</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
@@ -7201,51 +7200,51 @@
       <x:c r="G106" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>599776</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
@@ -7258,128 +7257,128 @@
       <x:c r="E107" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>630575</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>630580</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>