--- v0 (2026-10-06)
+++ v1 (2026-10-06)
@@ -722,56 +722,56 @@
   <x:si>
     <x:t>Médiateur généraliste et en entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Notions en médiation et négociation</x:t>
   </x:si>
   <x:si>
     <x:t>Conflit social</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Notions et approfondissement en médiation et négociation</x:t>
   </x:si>
   <x:si>
+    <x:t>10/24/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/24/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>préparation à l'entrée dans les formations sociales (niveau CAP à bac) technicien de l'intervention sociale et familiale</x:t>
   </x:si>
   <x:si>
     <x:t>IMFRIS</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de médiation information services (Apprentissage)</x:t>
@@ -788,138 +788,138 @@
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de médiation, information, services</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de médiation, information, services (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel médiateur social accès aux droits et services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relation interculturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formadom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel médiateur social accès aux droits et services (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>First Formation</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/16/2027 00:00:00</x:t>
-[...11 lines deleted...]
-    <x:t>09/30/2030 00:00:00</x:t>
+    <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIFCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque</x:t>
   </x:si>
   <x:si>
     <x:t>CFREP - FAIL</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque - Antenne Marseille 15ème</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel médiateur social accès aux droits et services (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Haute Ecole du Travail et de l'Intervention Sociale</x:t>
   </x:si>
   <x:si>
     <x:t>HETIS</x:t>
   </x:si>
   <x:si>
     <x:t>06105</x:t>
   </x:si>
   <x:si>
     <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -4989,109 +4989,109 @@
       <x:c r="K66" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>33049</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>601584</x:v>
+        <x:v>543284</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>33049</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>543284</x:v>
+        <x:v>601584</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
@@ -5366,54 +5366,54 @@
       <x:c r="J73" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>638197</x:v>
+        <x:v>635959</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
@@ -5426,105 +5426,105 @@
       <x:c r="K74" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>636062</x:v>
+        <x:v>636079</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>636070</x:v>
+        <x:v>624797</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
@@ -5534,54 +5534,54 @@
       <x:c r="J76" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>635959</x:v>
+        <x:v>638197</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -5591,108 +5591,108 @@
       <x:c r="K77" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>636079</x:v>
+        <x:v>636062</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>624797</x:v>
+        <x:v>636070</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -6422,51 +6422,51 @@
       <x:c r="J92" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>636064</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -6476,51 +6476,51 @@
       <x:c r="J93" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>636077</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -6644,108 +6644,108 @@
       <x:c r="J96" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>635957</x:v>
+        <x:v>638665</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>638665</x:v>
+        <x:v>636073</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
@@ -6755,497 +6755,498 @@
       <x:c r="J98" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>636073</x:v>
+        <x:v>635957</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>630622</x:v>
+        <x:v>630681</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>558588</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>630681</x:v>
+        <x:v>614006</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>228</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="P102" s="14" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="Q102" s="16" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="R102" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="S102" s="14" t="n">
+        <x:v>630682</x:v>
+      </x:c>
+      <x:c r="T102" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="U102" s="16" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>630682</x:v>
+        <x:v>630622</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>631004</x:v>
+        <x:v>641224</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="R105" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="S105" s="0" t="n">
+        <x:v>631004</x:v>
+      </x:c>
+      <x:c r="T105" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U105" s="4" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>599776</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
@@ -7258,128 +7259,128 @@
       <x:c r="E107" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>630575</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>630580</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>