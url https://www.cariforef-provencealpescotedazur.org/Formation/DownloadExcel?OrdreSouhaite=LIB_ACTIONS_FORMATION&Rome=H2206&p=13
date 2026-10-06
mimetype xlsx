--- v0 (2026-10-06)
+++ v1 (2026-10-06)
@@ -2433,252 +2433,252 @@
       <x:c r="R22" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>643019</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>594270</x:v>
+        <x:v>620456</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>594275</x:v>
+        <x:v>594274</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>620456</x:v>
+        <x:v>594270</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>594274</x:v>
+        <x:v>594275</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -2762,161 +2762,161 @@
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>594277</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>41867</x:v>
+        <x:v>37917</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>609701</x:v>
+        <x:v>557235</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>37917</x:v>
+        <x:v>41867</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>557235</x:v>
+        <x:v>609701</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>41867</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3468,159 +3468,158 @@
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>628063</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>41842</x:v>
+        <x:v>37238</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>628121</x:v>
+        <x:v>548869</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>37238</x:v>
+        <x:v>41842</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>117</x:v>
-[...1 lines deleted...]
-      <x:c r="H42" s="14" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22435</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>548869</x:v>
+        <x:v>628121</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37301</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5768,1373 +5767,1374 @@
       <x:c r="S80" s="14" t="n">
         <x:v>603358</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>105</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>620930</x:v>
+        <x:v>642035</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>604265</x:v>
+        <x:v>631041</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>642035</x:v>
+        <x:v>641835</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>631041</x:v>
+        <x:v>628094</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>628094</x:v>
+        <x:v>548231</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>548231</x:v>
+        <x:v>603286</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>603286</x:v>
+        <x:v>548885</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>548885</x:v>
+        <x:v>603151</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>603151</x:v>
+        <x:v>603224</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>603224</x:v>
+        <x:v>604052</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>604052</x:v>
+        <x:v>641868</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>641868</x:v>
+        <x:v>603984</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>626798</x:v>
+        <x:v>609691</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>641902</x:v>
+        <x:v>626798</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>548208</x:v>
+        <x:v>641902</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="H96" s="14" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>548327</x:v>
+        <x:v>620930</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>548418</x:v>
+        <x:v>604265</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>620925</x:v>
+        <x:v>548208</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>547606</x:v>
+        <x:v>548327</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>641835</x:v>
+        <x:v>548418</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>641869</x:v>
+        <x:v>620925</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>603984</x:v>
+        <x:v>547606</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>91</x:v>
-[...2 lines deleted...]
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>609691</x:v>
+        <x:v>641869</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -7857,153 +7857,153 @@
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>548421</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>35974</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>548375</x:v>
+        <x:v>641944</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>41836</x:v>
+        <x:v>35974</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>603990</x:v>
+        <x:v>548375</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -8013,54 +8013,54 @@
       <x:c r="K119" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>641944</x:v>
+        <x:v>603370</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41836</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
@@ -8205,153 +8205,153 @@
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>641991</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>41836</x:v>
+        <x:v>35974</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>603370</x:v>
+        <x:v>548277</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>35974</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>548277</x:v>
+        <x:v>603990</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>63</x:v>