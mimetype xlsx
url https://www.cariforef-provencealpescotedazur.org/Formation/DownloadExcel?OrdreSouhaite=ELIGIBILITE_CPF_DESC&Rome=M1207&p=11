--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -425,92 +425,92 @@
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 6 anglais des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 5 management des systèmes d'information (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>08/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention économétrie, statistiques parcours recherche en économie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 3 management et contrôle de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 7 mémoire professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention monnaie, banque, finance, assurance parcours international finance</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
-    <x:t>08/28/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Manager de la performance financière</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion performance</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement à la gestion personnalisation de sa gestion financière</x:t>
   </x:si>
   <x:si>
     <x:t>RT Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06140</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Demandeur d'emploi , Profession libérale , Public sans emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion financière comptabilité</x:t>
@@ -650,56 +650,146 @@
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Honoré d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>Moléra Formation - Yourformation.fr</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>expert financier et administratif</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion comptable, fiscale et financière (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insecc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insecc - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention économétrie, statistiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor européen Finance et Contrôle de Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INEAD-ESMAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
-    <x:t>LA GARDE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Finance pour non financiers : Les "ficelles" de la finance d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MSc corporate finance</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
@@ -722,141 +812,51 @@
   <x:si>
     <x:t>06/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation des membres du CSE-CSSCT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>Économie membre comité social économique</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Université Côte d'Azur</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06103</x:t>
-  </x:si>
-[...85 lines deleted...]
-    <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
@@ -3773,555 +3773,556 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>461248</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>461234</x:v>
+        <x:v>635683</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>461255</x:v>
+        <x:v>587407</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>609820</x:v>
+        <x:v>587411</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>38542</x:v>
+        <x:v>39013</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>11052</x:v>
+        <x:v>11017</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>575028</x:v>
+        <x:v>575679</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>613041</x:v>
+        <x:v>461234</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>635683</x:v>
+        <x:v>461255</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>587407</x:v>
+        <x:v>609820</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>38542</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>11052</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>587411</x:v>
+        <x:v>575028</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>39013</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>11017</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>575679</x:v>
+        <x:v>613041</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39763</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
@@ -4478,51 +4479,51 @@
         <x:v>38542</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>597441</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
@@ -4963,51 +4964,51 @@
       <x:c r="M59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>547838</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>76</x:v>
@@ -5021,54 +5022,54 @@
       <x:c r="L60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>616776</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -5323,1244 +5324,1245 @@
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>597140</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>143</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>41563</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s"/>
+      <x:c r="E66" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="H66" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>13366</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>596718</x:v>
+        <x:v>602197</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="C67" s="3" t="s"/>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="n">
+        <x:v>40998</x:v>
+      </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="J67" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>614277</x:v>
+        <x:v>545639</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>201</x:v>
-[...1 lines deleted...]
-      <x:c r="C68" s="15" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C68" s="15" t="n">
+        <x:v>35375</x:v>
+      </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s"/>
+      <x:c r="E68" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="H68" s="14" t="s"/>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
+        <x:v>200</x:v>
+      </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>527314</x:v>
+        <x:v>554866</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="U68" s="16" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>206</x:v>
-[...1 lines deleted...]
-      <x:c r="C69" s="3" t="s"/>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="n">
+        <x:v>40998</x:v>
+      </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>207</x:v>
-[...2 lines deleted...]
-        <x:v>208</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
+      <x:c r="J69" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>32654</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>574019</x:v>
+        <x:v>604609</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>210</x:v>
-[...1 lines deleted...]
-      <x:c r="C70" s="15" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C70" s="15" t="n">
+        <x:v>35375</x:v>
+      </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s"/>
+      <x:c r="E70" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>213</x:v>
-[...1 lines deleted...]
-      <x:c r="J70" s="14" t="s"/>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="J70" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>13113</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>599733</x:v>
+        <x:v>510586</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>38542</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
+      <x:c r="E71" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>11052</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>597442</x:v>
+        <x:v>614708</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>602197</x:v>
+        <x:v>607159</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>545639</x:v>
+        <x:v>609597</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>554866</x:v>
+        <x:v>603403</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>604609</x:v>
+        <x:v>501440</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>35375</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>13366</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>510586</x:v>
+        <x:v>504723</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>39013</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
-      <x:c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>103</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>11017</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>614708</x:v>
+        <x:v>592041</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>234</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32654</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>607159</x:v>
+        <x:v>523311</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>41563</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
-      <x:c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>182</x:v>
-[...2 lines deleted...]
-        <x:v>183</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>609597</x:v>
+        <x:v>596718</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>223</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>226</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>13366</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>603403</x:v>
+        <x:v>614277</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
-      <x:c r="E81" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>501440</x:v>
+        <x:v>527314</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32654</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>504723</x:v>
+        <x:v>574019</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>241</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>11017</x:v>
+        <x:v>13113</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>592041</x:v>
+        <x:v>599733</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>243</x:v>
-[...1 lines deleted...]
-      <x:c r="C84" s="15" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C84" s="15" t="n">
+        <x:v>38542</x:v>
+      </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>244</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>246</x:v>
-[...1 lines deleted...]
-      <x:c r="J84" s="14" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="J84" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>32654</x:v>
+        <x:v>11052</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>523311</x:v>
+        <x:v>597442</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>602547</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>556167</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
@@ -6829,68 +6831,68 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>602090</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -6918,51 +6920,51 @@
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>549260</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
@@ -7107,63 +7109,63 @@
       <x:c r="I96" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>495333</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -7198,260 +7200,260 @@
         <x:v>546499</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>607160</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>453823</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>603404</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>603405</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
@@ -7467,94 +7469,94 @@
       <x:c r="J102" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>594985</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>636929</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
@@ -7565,51 +7567,51 @@
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>636930</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
@@ -7648,155 +7650,155 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>602089</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>554864</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>556145</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -7830,153 +7832,153 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>557179</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>603833</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>607967</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -8006,51 +8008,51 @@
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>547171</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39013</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>39</x:v>
@@ -8166,211 +8168,211 @@
       <x:c r="M114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>596720</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>594981</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>594982</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>523284</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>48</x:v>
@@ -8378,51 +8380,51 @@
       <x:c r="I118" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>608022</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>41563</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
@@ -8444,51 +8446,51 @@
       <x:c r="M119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>596721</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -8718,54 +8720,54 @@
       <x:c r="I124" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>601817</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -9176,51 +9178,51 @@
       <x:c r="J132" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>594986</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -9308,204 +9310,204 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>599154</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>614427</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>554812</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>548548</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -9549,84 +9551,84 @@
       <x:c r="S138" s="14" t="n">
         <x:v>499731</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>500538</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -9709,54 +9711,54 @@
       <x:c r="L141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>547738</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>82</x:v>
@@ -9852,76 +9854,76 @@
         <x:v>495248</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>498512</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
@@ -9968,133 +9970,133 @@
         <x:v>552113</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>554234</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>554236</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
@@ -10169,54 +10171,54 @@
       <x:c r="I149" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>552218</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -10321,82 +10323,82 @@
         <x:v>623944</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>550573</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -10482,92 +10484,92 @@
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>596841</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32654</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>638246</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -10761,158 +10763,158 @@
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>546524</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>602548</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41563</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>596716</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41563</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10925,51 +10927,51 @@
       <x:c r="M162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>596717</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>41563</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -10979,51 +10981,51 @@
       <x:c r="M163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>596719</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>