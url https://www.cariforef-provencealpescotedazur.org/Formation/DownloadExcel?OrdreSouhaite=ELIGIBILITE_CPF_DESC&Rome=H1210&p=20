--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -335,185 +335,185 @@
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mathématiques parcours mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours génie chimique, génie des procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Chimie</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention sciences de la vie et de la terre parcours Homme et environnement</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention productions végétales parcours valorisation et commercialisation des ressources végétales à usage artisanal ou industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention immunologie parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Biochimie</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention sciences de la vie et de la terre parcours Homme et environnement</x:t>
+    <x:t>Licence mention physique, chimie parcours physique-chimie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation parcours produits de santé et cosmétiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formulation mélange</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 5e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence sciences et technologies mention mathématiques - physique - chimie - informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences et technologies parcours sciences, arts et techniques de l'image et du son</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours environnement, pollutions et milieux</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours physiologie et génomique fonctionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention immunologie parcours immunologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours signaux Images télécommunications et réseaux</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours agronomie</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de projet en ingénierie numérique dans l'industrie</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet industriel</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie chimique-génie des procédés parcours conception des procédés et innovation technologique</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité mesures physiques parcours techniques d'instrumentation</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention bio-industries et biotechnologies parcours biotechnologie, immunologie</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation parcours produits de santé et cosmétiques</x:t>
-[...8 lines deleted...]
-    <x:t>06/30/2028 00:00:00</x:t>
+    <x:t>BTS Conception et réalisation de systèmes automatiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintenance système automatisé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie et de la Terre parcours métiers de technicien géologue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences de la vie parcours neurosciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention mécanique parcours mécanique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mécanique théorique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention physique parcours physique et modélisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS métiers de la chimie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention agronomie parcours transition agro-écologique des territoires</x:t>
   </x:si>
   <x:si>
     <x:t>Agronomie</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS Conception et réalisation de systèmes automatiques</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>Licence mention sciences de la vie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours électricité et maîtrise de l'énergie</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la Terre parcours biodiversité et écologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours métiers de la biologie</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie biologique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation parcours management des industries de la cosmétique et de la chimie fine</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours ingénierie mécanique</x:t>
@@ -926,231 +926,231 @@
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention physique, chimie</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences de la vie</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences et technologies</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours diététique et nutrition</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée L Pasquet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée T Edison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS métiers de la chimie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'industrie : conception et amélioration de processus et procédés industriels parcours systèmes automatisés-robotique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akteap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Privé Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée de Vaison-la-Romaine</x:t>
   </x:si>
   <x:si>
     <x:t>84110</x:t>
   </x:si>
   <x:si>
     <x:t>VAISON LA ROMAINE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Mélinée et Missak Manouchian</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thierry Maulnier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame</x:t>
   </x:si>
   <x:si>
     <x:t>83055</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie chimique - génie des procédés parcours conception des procédés et innovation technologique</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée L Pasquet</x:t>
-[...65 lines deleted...]
-    <x:t>08/30/2026 00:00:00</x:t>
+    <x:t>licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jean-Henri Fabre</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA analyses biologiques, biotechnologiques, agricoles et environnementales (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation</x:t>
+    <x:t>licence mention sciences pour l'ingénieur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité génie biologique parcours biologie médicale et biotechnologie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de la santé : nutrition, alimentation parcours coordination de projet nutrition (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Produit diététique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>13691</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>13741</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée V Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
   </x:si>
   <x:si>
     <x:t>83070</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Rouvière</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>licence mention sciences pour l'ingénieur</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
@@ -3137,1141 +3137,1143 @@
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>574907</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>40342</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>576122</x:v>
+        <x:v>574922</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>40342</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>581345</x:v>
+        <x:v>576122</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>581547</x:v>
+        <x:v>581345</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>39508</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>12058</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>581561</x:v>
+        <x:v>581547</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>40115</x:v>
+        <x:v>39508</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>12054</x:v>
+        <x:v>12058</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>574922</x:v>
+        <x:v>581561</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>38974</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>581344</x:v>
+        <x:v>575005</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>39690</x:v>
+        <x:v>40500</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>11511</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>574937</x:v>
+        <x:v>576284</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>38382</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>574921</x:v>
+        <x:v>623288</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>39517</x:v>
+        <x:v>38974</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>574933</x:v>
+        <x:v>581344</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>39508</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>12058</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>574951</x:v>
+        <x:v>574937</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38980</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>31654</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>575007</x:v>
+        <x:v>574921</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>35369</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>575963</x:v>
+        <x:v>574933</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>39848</x:v>
+        <x:v>39508</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>31606</x:v>
+        <x:v>12058</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>615508</x:v>
+        <x:v>574951</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>35373</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>11534</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>575544</x:v>
+        <x:v>575007</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>35479</x:v>
+        <x:v>35369</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>575553</x:v>
+        <x:v>575963</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>40411</x:v>
+        <x:v>39848</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>31606</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>576106</x:v>
+        <x:v>615508</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>40500</x:v>
+        <x:v>35373</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>11511</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>576284</x:v>
+        <x:v>575544</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>38382</x:v>
+        <x:v>35479</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>11523</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>623288</x:v>
+        <x:v>575553</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>40322</x:v>
+        <x:v>40411</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="H42" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>21059</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>627796</x:v>
+        <x:v>576106</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4292,165 +4294,165 @@
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>632948</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>591160</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39690</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>632956</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -4465,51 +4467,51 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>574924</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
@@ -4522,110 +4524,110 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>574932</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38977</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>574999</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
@@ -4638,51 +4640,51 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>575000</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -4697,154 +4699,151 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>575004</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38979</x:v>
+        <x:v>38382</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>575005</x:v>
+        <x:v>554186</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>38382</x:v>
+        <x:v>40322</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>11523</x:v>
+        <x:v>21059</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>554186</x:v>
+        <x:v>627796</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5190,51 +5189,51 @@
       <x:c r="G59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>11511</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>576114</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
@@ -5680,91 +5679,91 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>575002</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="R68" s="14" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>543666</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -5840,51 +5839,51 @@
       <x:c r="M70" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>592387</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -6089,69 +6088,69 @@
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>594585</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40815</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>182</x:v>
@@ -6159,51 +6158,51 @@
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>31380</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>605778</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -6247,91 +6246,91 @@
         <x:v>556130</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>605939</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>35494</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
@@ -6739,51 +6738,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>596032</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -6793,51 +6792,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>21570</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>596448</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>36772</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -6850,162 +6849,162 @@
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>12003</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>596648</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38382</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>595684</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38382</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>595686</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -7126,51 +7125,51 @@
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>597559</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7550,69 +7549,69 @@
       <x:c r="G101" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>617435</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>258</x:v>
@@ -7689,51 +7688,51 @@
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>609739</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>191</x:v>
@@ -8202,1281 +8201,1281 @@
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>596774</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>38883</x:v>
+        <x:v>37115</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>597560</x:v>
+        <x:v>594583</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="C114" s="15" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C114" s="15" t="n">
+        <x:v>37115</x:v>
+      </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>286</x:v>
-[...1 lines deleted...]
-      <x:c r="J114" s="14" t="s"/>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J114" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>591938</x:v>
+        <x:v>594586</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="C115" s="3" t="s"/>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="n">
+        <x:v>37115</x:v>
+      </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="J115" s="0" t="s">
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>591940</x:v>
+        <x:v>605688</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="C116" s="15" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C116" s="15" t="n">
+        <x:v>35803</x:v>
+      </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s"/>
+      <x:c r="E116" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>289</x:v>
-[...1 lines deleted...]
-      <x:c r="H116" s="14" t="s"/>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
+        <x:v>270</x:v>
+      </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>290</x:v>
-[...1 lines deleted...]
-      <x:c r="J116" s="14" t="s"/>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="J116" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>11421</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>591953</x:v>
+        <x:v>556870</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>37115</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>12054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>592348</x:v>
+        <x:v>602805</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>40113</x:v>
+        <x:v>38382</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s"/>
+      <x:c r="E118" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>592384</x:v>
+        <x:v>600772</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>38382</x:v>
+        <x:v>40815</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
+      <x:c r="E119" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>11523</x:v>
+        <x:v>31380</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>595685</x:v>
+        <x:v>611498</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>41556</x:v>
+        <x:v>36937</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>11523</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>596690</x:v>
+        <x:v>611635</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38701</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
+      <x:c r="E121" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>591907</x:v>
+        <x:v>454248</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="C122" s="15" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C122" s="15" t="n">
+        <x:v>36937</x:v>
+      </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s"/>
+      <x:c r="E122" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>293</x:v>
-[...1 lines deleted...]
-      <x:c r="J122" s="14" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J122" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>591948</x:v>
+        <x:v>501478</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>41568</x:v>
+        <x:v>38883</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>596698</x:v>
+        <x:v>597560</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>295</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>151</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>596700</x:v>
+        <x:v>591938</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>297</x:v>
-[...2 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>594583</x:v>
+        <x:v>591940</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>300</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>594586</x:v>
+        <x:v>591953</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>37115</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
-      <x:c r="E127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>181</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>605688</x:v>
+        <x:v>592348</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>35803</x:v>
+        <x:v>40113</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
-      <x:c r="E128" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>269</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>11421</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>556870</x:v>
+        <x:v>592384</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>37115</x:v>
+        <x:v>38382</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
-      <x:c r="E129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>302</x:v>
-[...2 lines deleted...]
-        <x:v>303</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>602805</x:v>
+        <x:v>595685</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>38382</x:v>
+        <x:v>41556</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>600772</x:v>
+        <x:v>596690</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>40815</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
-      <x:c r="E131" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>309</x:v>
-[...2 lines deleted...]
-        <x:v>310</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>31380</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>611498</x:v>
+        <x:v>591907</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="J132" s="14" t="s"/>
+      <x:c r="K132" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="L132" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M132" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N132" s="15" t="n">
+        <x:v>12081</x:v>
+      </x:c>
+      <x:c r="O132" s="14" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="P132" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="J132" s="14" t="s">
-[...17 lines deleted...]
-      <x:c r="P132" s="14" t="s">
+      <x:c r="Q132" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="Q132" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>611635</x:v>
+        <x:v>591948</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>35407</x:v>
+        <x:v>41568</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
-      <x:c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>454248</x:v>
+        <x:v>596698</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>36937</x:v>
+        <x:v>41569</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>21570</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>501478</x:v>
+        <x:v>596700</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -9662,2136 +9661,2135 @@
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>592169</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>37115</x:v>
+        <x:v>40113</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>594580</x:v>
+        <x:v>592386</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>35407</x:v>
+        <x:v>40500</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11511</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>602534</x:v>
+        <x:v>592535</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>35407</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>554857</x:v>
+        <x:v>592021</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>37115</x:v>
+        <x:v>39517</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>180</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>550241</x:v>
+        <x:v>592167</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>36772</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>12003</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>550309</x:v>
+        <x:v>592212</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>36772</x:v>
+        <x:v>37115</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>12003</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>604286</x:v>
+        <x:v>594580</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>37115</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>547557</x:v>
+        <x:v>602534</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>40113</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>210</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="14" t="s"/>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>592386</x:v>
+        <x:v>554857</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>40500</x:v>
+        <x:v>37115</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>11511</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>592535</x:v>
+        <x:v>550241</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>38979</x:v>
+        <x:v>36772</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>12003</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>592021</x:v>
+        <x:v>550309</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>39517</x:v>
+        <x:v>36772</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
+      <x:c r="E149" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>12046</x:v>
+        <x:v>12003</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>592167</x:v>
+        <x:v>604286</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>39690</x:v>
+        <x:v>37115</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s"/>
+      <x:c r="E150" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>592212</x:v>
+        <x:v>547557</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>40113</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>592382</x:v>
+        <x:v>592028</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>38701</x:v>
+        <x:v>39690</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>591905</x:v>
+        <x:v>592211</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>38701</x:v>
+        <x:v>41566</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>591908</x:v>
+        <x:v>596693</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="C154" s="15" t="s"/>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C154" s="15" t="n">
+        <x:v>41578</x:v>
+      </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>326</x:v>
-[...1 lines deleted...]
-      <x:c r="J154" s="14" t="s"/>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="J154" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>591945</x:v>
+        <x:v>596770</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="C155" s="3" t="s"/>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="n">
+        <x:v>38382</x:v>
+      </x:c>
       <x:c r="D155" s="3" t="s"/>
+      <x:c r="E155" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J155" s="0" t="s">
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>591947</x:v>
+        <x:v>547716</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="C156" s="15" t="s"/>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C156" s="15" t="n">
+        <x:v>40113</x:v>
+      </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="J156" s="14" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="J156" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>591950</x:v>
+        <x:v>592385</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="C157" s="3" t="s"/>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C157" s="3" t="n">
+        <x:v>38127</x:v>
+      </x:c>
       <x:c r="D157" s="3" t="s"/>
+      <x:c r="E157" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H157" s="0" t="s">
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="J157" s="0" t="s">
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>21505</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>591955</x:v>
+        <x:v>544836</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="C158" s="15" t="s"/>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C158" s="15" t="n">
+        <x:v>35370</x:v>
+      </x:c>
       <x:c r="D158" s="15" t="s"/>
-      <x:c r="E158" s="14" t="s"/>
+      <x:c r="E158" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="H158" s="14" t="s"/>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="J158" s="14" t="s"/>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="J158" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>12081</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>591956</x:v>
+        <x:v>602526</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>38382</x:v>
+        <x:v>35494</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>547716</x:v>
+        <x:v>554925</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>38127</x:v>
+        <x:v>35367</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>21505</x:v>
+        <x:v>12010</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>544836</x:v>
+        <x:v>556141</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>35370</x:v>
+        <x:v>36937</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>602526</x:v>
+        <x:v>604287</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>35494</x:v>
+        <x:v>40442</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>11523</x:v>
+        <x:v>21516</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>554925</x:v>
+        <x:v>611507</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>35367</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>12010</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>556141</x:v>
+        <x:v>603399</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>36937</x:v>
+        <x:v>38382</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>21570</x:v>
+        <x:v>11523</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>604287</x:v>
+        <x:v>553743</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>40442</x:v>
+        <x:v>40113</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
-      <x:c r="E165" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>309</x:v>
-[...2 lines deleted...]
-        <x:v>310</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>21516</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>611507</x:v>
+        <x:v>592382</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>35407</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
-      <x:c r="E166" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>603399</x:v>
+        <x:v>591905</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>38382</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
-      <x:c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>11523</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>553743</x:v>
+        <x:v>591908</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>345</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>151</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>31654</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>592028</x:v>
+        <x:v>591945</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>281</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>151</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>592211</x:v>
+        <x:v>591947</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>151</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>596693</x:v>
+        <x:v>591950</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>134</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>223</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>596770</x:v>
+        <x:v>591955</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>151</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>591906</x:v>
+        <x:v>591956</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>40442</x:v>
+        <x:v>38701</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
-      <x:c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>309</x:v>
-[...2 lines deleted...]
-        <x:v>310</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>21516</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>611508</x:v>
+        <x:v>591906</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>148</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>38974</x:v>
+        <x:v>40442</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s"/>
+      <x:c r="E174" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="H174" s="14" t="s"/>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s">
+        <x:v>299</x:v>
+      </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>21516</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>592043</x:v>
+        <x:v>611508</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>40113</x:v>
+        <x:v>38974</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>592385</x:v>
+        <x:v>592043</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
@@ -11939,105 +11937,105 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>599067</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>40500</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>11511</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>592536</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>35367</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
@@ -12046,51 +12044,51 @@
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>12010</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>602523</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -12211,59 +12209,59 @@
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>11421</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>596033</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>36772</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
@@ -12272,59 +12270,59 @@
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>12003</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>605835</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>36772</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>272</x:v>
@@ -12340,51 +12338,51 @@
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>549869</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>36772</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -12427,69 +12425,69 @@
         <x:v>39508</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>12058</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>595490</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38883</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -12502,59 +12500,59 @@
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>597561</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38382</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
@@ -12562,51 +12560,51 @@
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>604334</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12716,51 +12714,51 @@
       <x:c r="G192" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>509945</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
@@ -12827,51 +12825,51 @@
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>592024</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
@@ -12881,51 +12879,51 @@
         <x:v>38977</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>592027</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
@@ -13017,54 +13015,54 @@
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>454262</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>41578</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -13309,51 +13307,51 @@
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>11467</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>597369</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40815</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -13377,95 +13375,95 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>605780</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40815</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>31380</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>611497</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40815</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -13953,51 +13951,51 @@
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>591958</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>31654</x:v>
@@ -14007,51 +14005,51 @@
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>592029</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>153</x:v>
@@ -14064,51 +14062,51 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>592030</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>31654</x:v>
@@ -14118,51 +14116,51 @@
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>592031</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
@@ -14340,51 +14338,51 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>592350</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>41566</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
@@ -14503,51 +14501,51 @@
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>595624</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>41595</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>11454</x:v>
@@ -14568,321 +14566,321 @@
         <x:v>596775</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>558858</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>602807</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>594581</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>594582</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>594584</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>41018</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>152</x:v>
       </x:c>