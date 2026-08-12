--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -233,111 +233,111 @@
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Isim 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Hyères Orientation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSHOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller de vente (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
-    <x:t>permanente</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vip and Co</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
@@ -1866,492 +1866,493 @@
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>609634</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="Q9" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="R9" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="Q9" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>588060</x:v>
+        <x:v>586460</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="J10" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K10" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="L10" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M10" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="N10" s="15" t="n">
+        <x:v>34502</x:v>
+      </x:c>
+      <x:c r="O10" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P10" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="Q10" s="16" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="R10" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="S10" s="14" t="n">
+        <x:v>583315</x:v>
+      </x:c>
+      <x:c r="T10" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="J10" s="14" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>583316</x:v>
+        <x:v>629934</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>586460</x:v>
+        <x:v>622633</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>583315</x:v>
+        <x:v>625320</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>629934</x:v>
+        <x:v>588060</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>622633</x:v>
+        <x:v>588061</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>625320</x:v>
+        <x:v>583316</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2391,75 +2392,75 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>602819</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2472,169 +2473,169 @@
       <x:c r="M19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>622632</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>625321</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>573093</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
@@ -2696,83 +2697,83 @@
       <x:c r="M23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>622634</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>551843</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -2832,117 +2833,117 @@
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>599839</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>599905</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -2957,108 +2958,108 @@
       <x:c r="B28" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>602024</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>549667</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -3130,51 +3131,51 @@
         <x:v>110</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>605456</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -3189,51 +3190,51 @@
       <x:c r="B32" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>605457</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -3292,82 +3293,82 @@
         <x:v>571695</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>552985</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -3491,51 +3492,51 @@
         <x:v>111</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>555843</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -3607,112 +3608,112 @@
         <x:v>110</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>599157</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>608490</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -3725,51 +3726,51 @@
         <x:v>110</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>552000</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -4024,108 +4025,108 @@
       <x:c r="B46" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>602409</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>623591</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -4140,126 +4141,126 @@
       <x:c r="B48" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>603779</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>599535</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -4429,110 +4430,110 @@
         <x:v>110</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>611169</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>599904</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -4604,51 +4605,51 @@
       <x:c r="B56" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>607444</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -4664,51 +4665,51 @@
         <x:v>111</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>603092</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -4785,51 +4786,51 @@
         <x:v>111</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>608489</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -4906,51 +4907,51 @@
         <x:v>111</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>546926</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -4967,51 +4968,51 @@
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>604197</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -5083,51 +5084,51 @@
       <x:c r="B64" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>566635</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
@@ -5140,51 +5141,51 @@
         <x:v>110</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>587435</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -5199,111 +5200,111 @@
       <x:c r="B66" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>602037</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>555846</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -5342,54 +5343,54 @@
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>600044</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5481,81 +5482,81 @@
       <x:c r="S70" s="14" t="n">
         <x:v>583665</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>552987</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -5882,161 +5883,161 @@
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>603586</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>603803</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>599534</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -6322,196 +6323,196 @@
         <x:v>110</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>628434</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>601960</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>601961</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>273</x:v>
@@ -6564,51 +6565,51 @@
         <x:v>111</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>604279</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>108</x:v>
       </x:c>