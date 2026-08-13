--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -278,63 +278,63 @@
   <x:si>
     <x:t>69960</x:t>
   </x:si>
   <x:si>
     <x:t>Ferguss Académie - Antenne Miramas</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Vitrolles</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Six Fours les Plages</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
@@ -1583,244 +1583,244 @@
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>629604</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>31768</x:v>
+        <x:v>31754</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>619689</x:v>
+        <x:v>620123</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>620123</x:v>
+        <x:v>620127</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>620127</x:v>
+        <x:v>632984</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>31754</x:v>
+        <x:v>31768</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>632984</x:v>
+        <x:v>619689</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40499</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -2059,198 +2059,198 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>620126</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31768</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>619687</x:v>
+        <x:v>629605</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31768</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>619690</x:v>
+        <x:v>619687</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31768</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>629605</x:v>
+        <x:v>619690</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>