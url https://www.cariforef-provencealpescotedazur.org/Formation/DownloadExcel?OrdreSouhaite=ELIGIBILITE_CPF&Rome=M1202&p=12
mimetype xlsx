--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -1100,177 +1100,177 @@
   <x:si>
     <x:t>Expert en audit, contrôle et conseil (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
+    <x:t>Campus supérieur de Marseille - École pratique</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
+  </x:si>
+  <x:si>
+    <x:t>expert financier et administratif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
     <x:t>DESU Advanced Engineering and Corporate Finance</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
-    <x:t>Campus supérieur de Marseille - École pratique</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
+    <x:t>Centrale Méditerranée - campus de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13451</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>expert financier et administratif</x:t>
-[...23 lines deleted...]
-    <x:t>13451</x:t>
+    <x:t>Master mention administration et liquidation d'entreprises en difficulté parcours entreprises en difficulté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
   </x:si>
   <x:si>
     <x:t>Expert financier</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention administration et liquidation d'entreprises en difficulté parcours entreprises en difficulté</x:t>
-[...2 lines deleted...]
-    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme supérieur de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention finance parcours finance d'entreprise et ingénierie financière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention finance parcours risques financiers et finance durable</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention finance</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention finance parcours recherche en économie et en finance</x:t>
   </x:si>
   <x:si>
-    <x:t>Banque</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
+    <x:t>KEDGE programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention finance parcours gestion de patrimoine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention finance parcours modélisation financière</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention comptabilité - contrôle - audit parcours comptabilité, contrôle, audit</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 2 finance (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 5 management des systèmes d'information</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>Master mention finance parcours risques financiers et finance durable</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 1 gestion juridique, fiscale et sociale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme supérieur de comptabilité et de gestion : UE 6 anglais des affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention contrôle de gestion et audit organisationnel parcours contrôle, audit, conseil</x:t>
   </x:si>
@@ -9768,2513 +9768,2512 @@
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>594986</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>343</x:v>
-[...1 lines deleted...]
-      <x:c r="C137" s="3" t="s"/>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="n">
+        <x:v>39973</x:v>
+      </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>344</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>32626</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>612759</x:v>
+        <x:v>592280</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>39973</x:v>
+        <x:v>41563</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>32611</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>592280</x:v>
+        <x:v>596718</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>41563</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>13366</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>596718</x:v>
+        <x:v>594982</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>594982</x:v>
+        <x:v>597140</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>193</x:v>
-[...2 lines deleted...]
-        <x:v>194</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>558877</x:v>
+        <x:v>597141</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>41563</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>237</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>559042</x:v>
+        <x:v>596717</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>37855</x:v>
+        <x:v>41563</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>32626</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>535040</x:v>
+        <x:v>596721</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>501440</x:v>
+        <x:v>594985</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>70</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>600149</x:v>
+        <x:v>612759</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>37515</x:v>
+        <x:v>42358</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>262</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>600176</x:v>
+        <x:v>596500</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>42358</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
-      <x:c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>142</x:v>
-[...2 lines deleted...]
-        <x:v>143</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>495248</x:v>
+        <x:v>596498</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>206</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>495332</x:v>
+        <x:v>558877</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>495333</x:v>
+        <x:v>559042</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>37855</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>498512</x:v>
+        <x:v>535040</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>35375</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>13366</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>603833</x:v>
+        <x:v>501440</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>554236</x:v>
+        <x:v>600149</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>38520</x:v>
+        <x:v>37515</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>546323</x:v>
+        <x:v>600176</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>37830</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s"/>
+      <x:c r="E154" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>268</x:v>
-[...1 lines deleted...]
-      <x:c r="H154" s="14" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>597140</x:v>
+        <x:v>495248</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>37830</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
+      <x:c r="E155" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>597141</x:v>
+        <x:v>495332</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>41563</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s"/>
+      <x:c r="E156" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>13366</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>596717</x:v>
+        <x:v>495333</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>41563</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
+      <x:c r="E157" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>13366</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>596721</x:v>
+        <x:v>498512</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>35375</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
-      <x:c r="E158" s="14" t="s"/>
+      <x:c r="E158" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>357</x:v>
-[...1 lines deleted...]
-      <x:c r="H158" s="14" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>594985</x:v>
+        <x:v>603833</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>42358</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
+      <x:c r="E159" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>32602</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>596500</x:v>
+        <x:v>554236</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>42358</x:v>
+        <x:v>38520</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s"/>
+      <x:c r="E160" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>32602</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>596498</x:v>
+        <x:v>546323</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>36596</x:v>
+        <x:v>38201</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>13262</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>630110</x:v>
+        <x:v>576297</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>36596</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>185</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>635192</x:v>
+        <x:v>630110</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>38201</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>13262</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>576297</x:v>
+        <x:v>635192</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>42358</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>32602</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>635014</x:v>
+        <x:v>587407</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>587414</x:v>
+        <x:v>635685</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>35913</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>41062</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>575857</x:v>
+        <x:v>575749</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>42358</x:v>
+        <x:v>35913</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>32602</x:v>
+        <x:v>41062</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>632582</x:v>
+        <x:v>575859</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>35375</x:v>
+        <x:v>42358</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>13366</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>575972</x:v>
+        <x:v>635014</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>35991</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>575675</x:v>
+        <x:v>587414</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>35913</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>41062</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>461228</x:v>
+        <x:v>575857</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>42358</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>461246</x:v>
+        <x:v>632582</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>35375</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="H172" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s">
+        <x:v>353</x:v>
+      </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>525429</x:v>
+        <x:v>575972</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>40998</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>587410</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>35913</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>41062</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>575750</x:v>
+        <x:v>587410</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>35913</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>41062</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>575751</x:v>
+        <x:v>575750</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>40998</x:v>
+        <x:v>35913</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="H176" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s">
+        <x:v>353</x:v>
+      </x:c>
       <x:c r="I176" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>41062</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>587407</x:v>
+        <x:v>575751</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>35991</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>635685</x:v>
+        <x:v>575675</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>35913</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>41062</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>575749</x:v>
+        <x:v>461228</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>35913</x:v>
+        <x:v>40998</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>41062</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>575859</x:v>
+        <x:v>461246</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -12349,108 +12348,108 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>581370</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
@@ -12460,51 +12459,51 @@
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>578133</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -12519,51 +12518,51 @@
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>461218</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
@@ -12591,155 +12590,155 @@
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>35918</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32098</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>575676</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>35918</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32098</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>575677</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -12751,51 +12750,51 @@
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>461215</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
@@ -12921,51 +12920,51 @@
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>589591</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -13208,105 +13207,105 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>591283</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>587408</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13331,51 +13330,51 @@
       <x:c r="S198" s="14" t="n">
         <x:v>587412</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -13773,61 +13772,61 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>477935</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -13889,51 +13888,51 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>577590</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
@@ -13946,51 +13945,51 @@
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>578132</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14005,108 +14004,108 @@
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>635683</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>613041</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14121,51 +14120,51 @@
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>587411</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
@@ -14178,162 +14177,162 @@
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>587413</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>613759</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>630111</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14348,51 +14347,51 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>609820</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
@@ -14518,54 +14517,54 @@
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>461224</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14577,51 +14576,51 @@
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>461229</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
@@ -14634,51 +14633,51 @@
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>461244</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -14765,51 +14764,51 @@
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -14822,110 +14821,110 @@
       <x:c r="S224" s="14" t="n">
         <x:v>575973</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>40289</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>575672</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>112</x:v>
       </x:c>