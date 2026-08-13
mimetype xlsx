--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -755,114 +755,114 @@
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'infirmier en pratique avancée mention oncologie et hémato-oncologie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cancérologie</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/10/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'État d'infirmier en pratique avancée mention psychiatrie et santé mentale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'État d'infirmier en pratique avancée mention maladie rénale chronique, dialyse, transplantation rénale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut de formation public varois des professions de santé</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de formation en soins infirmiers - Institut de formation d'aides-soignants - Institut de formation d'auxiliaires de puéricultures du GCSPA de Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13658</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>IFSI Saint-Jacques</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de formation aux professions paramédicales - Centre hospitalier universitaire de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>CESU Intérêt du suivi thérapeutique pharmacologique dans le parcours de soins des patients en oncologie en ville et à l’hôpital</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme d'État d'infirmier en pratique avancée mention oncologie et hémato-oncologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFSI SUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DESU Pharmacie clinique et lien ville hôpital appliqué au parcours de soins en oncologie et gériatrie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Instituts de formations paramédicales du Centre hospitalier Edmond Garcin d'Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Croix-Rouge Compétence PACA et Corse - site de Marseille</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe de mise à niveau privée pour intégrer les BTS du paramédical opticien lunetier</x:t>
-  </x:si>
-[...37 lines deleted...]
-    <x:t>Croix-Rouge Compétence PACA et Corse - site de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État d'infirmier en pratique avancée mention urgences</x:t>
   </x:si>
   <x:si>
     <x:t>Coordonnateur de parcours d'accompagnement et de soins option gestion logistique et financière (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Crfp Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Coordination travail</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
@@ -7814,2298 +7814,2300 @@
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>583242</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
+      <x:c r="E107" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G107" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="I107" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J107" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="K107" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="L107" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="M107" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="N107" s="3" t="n">
+        <x:v>43448</x:v>
+      </x:c>
+      <x:c r="O107" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="P107" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q107" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="R107" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="S107" s="0" t="n">
+        <x:v>630614</x:v>
+      </x:c>
+      <x:c r="T107" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="U107" s="4" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>119</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
-      <x:c r="E108" s="14" t="s"/>
-      <x:c r="F108" s="14" t="s"/>
+      <x:c r="E108" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F108" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G108" s="14" t="s">
-        <x:v>229</x:v>
-[...1 lines deleted...]
-      <x:c r="H108" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>594013</x:v>
+        <x:v>576379</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
+      <x:c r="E109" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>594014</x:v>
+        <x:v>525202</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>119</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s"/>
-      <x:c r="F110" s="14" t="s"/>
+      <x:c r="E110" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F110" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G110" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>594016</x:v>
+        <x:v>528833</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
+      <x:c r="E111" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>594027</x:v>
+        <x:v>529932</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>235</x:v>
-[...1 lines deleted...]
-      <x:c r="C112" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C112" s="15" t="n">
+        <x:v>39923</x:v>
+      </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s"/>
-      <x:c r="F112" s="14" t="s"/>
+      <x:c r="E112" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F112" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G112" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>141</x:v>
-[...1 lines deleted...]
-      <x:c r="J112" s="14" t="s"/>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="J112" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>43412</x:v>
+        <x:v>43448</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>589600</x:v>
+        <x:v>532676</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="C113" s="3" t="s"/>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="n">
+        <x:v>38988</x:v>
+      </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>43409</x:v>
+        <x:v>43048</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>624531</x:v>
+        <x:v>632450</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>237</x:v>
-[...1 lines deleted...]
-      <x:c r="C114" s="15" t="s"/>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C114" s="15" t="n">
+        <x:v>38988</x:v>
+      </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s"/>
+      <x:c r="E114" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>141</x:v>
-[...1 lines deleted...]
-      <x:c r="J114" s="14" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J114" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>43412</x:v>
+        <x:v>43448</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>589586</x:v>
+        <x:v>632453</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38988</x:v>
+        <x:v>39923</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>43039</x:v>
+        <x:v>43448</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>595950</x:v>
+        <x:v>611357</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>578502</x:v>
+        <x:v>583339</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>572951</x:v>
+        <x:v>598647</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E118" s="14" t="s"/>
+      <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>524202</x:v>
+        <x:v>594009</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
-      <x:c r="E119" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>630257</x:v>
+        <x:v>594013</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E120" s="14" t="s"/>
+      <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>42</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>576638</x:v>
+        <x:v>594014</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>95</x:v>
-[...2 lines deleted...]
-        <x:v>96</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>575882</x:v>
+        <x:v>594016</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E122" s="14" t="s"/>
+      <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>575883</x:v>
+        <x:v>594027</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
-      <x:c r="E123" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>43448</x:v>
+        <x:v>43412</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>575919</x:v>
+        <x:v>589600</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>39923</x:v>
+        <x:v>38988</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E124" s="14" t="s"/>
+      <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>42</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>43448</x:v>
+        <x:v>43039</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>533384</x:v>
+        <x:v>595950</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>629892</x:v>
+        <x:v>578502</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
-        <x:v>48</x:v>
-[...1 lines deleted...]
-      <x:c r="F126" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F126" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G126" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>629185</x:v>
+        <x:v>572951</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>583235</x:v>
+        <x:v>524202</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
-        <x:v>48</x:v>
-[...1 lines deleted...]
-      <x:c r="F128" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F128" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G128" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>629989</x:v>
+        <x:v>630257</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>630030</x:v>
+        <x:v>576638</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>119</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s"/>
-      <x:c r="F130" s="14" t="s"/>
+      <x:c r="E130" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F130" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="G130" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="H130" s="14" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>594019</x:v>
+        <x:v>575882</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>630614</x:v>
+        <x:v>575883</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G132" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>576379</x:v>
+        <x:v>575919</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>525202</x:v>
+        <x:v>533384</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G134" s="14" t="s">
-        <x:v>82</x:v>
-[...1 lines deleted...]
-      <x:c r="H134" s="14" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>528833</x:v>
+        <x:v>629892</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>529932</x:v>
+        <x:v>629185</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>532676</x:v>
+        <x:v>583235</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>38988</x:v>
+        <x:v>39923</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>43048</x:v>
+        <x:v>43448</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>632450</x:v>
+        <x:v>629989</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>38988</x:v>
+        <x:v>39923</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>632453</x:v>
+        <x:v>630030</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>611357</x:v>
+        <x:v>594019</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>46</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>583339</x:v>
+        <x:v>594032</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>51</x:v>
-[...2 lines deleted...]
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>43448</x:v>
+        <x:v>43412</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>598647</x:v>
+        <x:v>589586</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>594032</x:v>
+        <x:v>594012</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39923</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>43448</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>594012</x:v>
+        <x:v>594024</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>43448</x:v>
+        <x:v>43409</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>594024</x:v>
+        <x:v>624531</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38988</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -10277,51 +10279,51 @@
       <x:c r="J148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>623909</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38988</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -10958,51 +10960,51 @@
       <x:c r="J160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>623902</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
@@ -11088,51 +11090,51 @@
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>635706</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38988</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>31</x:v>
@@ -11705,51 +11707,51 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>576192</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38988</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>