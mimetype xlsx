--- v0 (2026-08-13)
+++ v1 (2026-08-14)
@@ -587,120 +587,120 @@
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Réhabilitation de portes et fenêtres anciennes</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>EREA de Haute Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA Castel Bevons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP G Poinso-Chapuis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
     <x:t>Les finitions des menuiseries intérieures et extérieures, polychromie</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
-    <x:t>EREA de Haute Provence</x:t>
-[...14 lines deleted...]
-    <x:t>MARSEILLE CEDEX 08</x:t>
+    <x:t>Menuisier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure d'Ebénisterie de Haute Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESEHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARCELONNETTE</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Technicien Constructeur Bois</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Technicien menuisier agenceur</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel menuisier de fabrication bois et dérivés</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>BARCELONNETTE</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Menuisier fabricant</x:t>
   </x:si>
   <x:si>
     <x:t>CAP arts du bois option tourneur</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Tournage sur Bois Jean-François Escoulen</x:t>
   </x:si>
   <x:si>
     <x:t>83630</x:t>
   </x:si>
   <x:si>
     <x:t>Tournage bois</x:t>
   </x:si>
   <x:si>
     <x:t>AIGUINES</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
@@ -4822,554 +4822,557 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>594274</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>37301</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>45096</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>596260</x:v>
+        <x:v>595565</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>41837</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
+      <x:c r="E65" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>594216</x:v>
+        <x:v>604265</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>41867</x:v>
+        <x:v>37238</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s"/>
+      <x:c r="E66" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>594277</x:v>
+        <x:v>499407</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>37301</x:v>
+        <x:v>37238</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>45096</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>595565</x:v>
+        <x:v>524071</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>41836</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>604265</x:v>
+        <x:v>603163</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>37238</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>22435</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>499407</x:v>
+        <x:v>603286</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>37238</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>524071</x:v>
+        <x:v>596260</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>41836</x:v>
+        <x:v>41837</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
-      <x:c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>603163</x:v>
+        <x:v>594216</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>41867</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>603286</x:v>
+        <x:v>594277</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -6381,1115 +6384,1114 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>548418</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>37301</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>45096</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>595564</x:v>
+        <x:v>596259</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>548885</x:v>
+        <x:v>596265</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>37917</x:v>
+        <x:v>41866</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
-      <x:c r="E93" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>605510</x:v>
+        <x:v>594251</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>41837</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>603358</x:v>
+        <x:v>594217</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>37238</x:v>
+        <x:v>41866</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
-      <x:c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>78</x:v>
-[...2 lines deleted...]
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>22435</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>552845</x:v>
+        <x:v>594253</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>36112</x:v>
+        <x:v>37301</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>45096</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>548231</x:v>
+        <x:v>595564</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>548368</x:v>
+        <x:v>548885</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>165</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>172</x:v>
-[...1 lines deleted...]
-      <x:c r="C98" s="15" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C98" s="15" t="n">
+        <x:v>37917</x:v>
+      </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s"/>
+      <x:c r="E98" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>167</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="J98" s="14" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J98" s="14" t="s">
+        <x:v>89</x:v>
+      </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>22435</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>614868</x:v>
+        <x:v>605510</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>41835</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
+      <x:c r="E99" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>596257</x:v>
+        <x:v>603358</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>41835</x:v>
+        <x:v>37238</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>104</x:v>
-[...1 lines deleted...]
-      <x:c r="H100" s="14" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>596259</x:v>
+        <x:v>552845</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
+      <x:c r="E101" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>596265</x:v>
+        <x:v>548231</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>41866</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s"/>
+      <x:c r="E102" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>22313</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>594251</x:v>
+        <x:v>548368</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>107</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-        <x:v>89</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22435</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>594217</x:v>
+        <x:v>614868</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>41866</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>22313</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>594253</x:v>
+        <x:v>596257</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>37916</x:v>
+        <x:v>41670</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H105" s="0" t="s">
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>22313</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>493589</x:v>
+        <x:v>626760</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37916</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22313</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>543670</x:v>
+        <x:v>493589</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>37917</x:v>
+        <x:v>37916</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22313</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>493626</x:v>
+        <x:v>543670</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>35823</x:v>
+        <x:v>37917</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>22416</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>618913</x:v>
+        <x:v>493626</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>41670</x:v>
+        <x:v>35823</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>192</x:v>
-[...2 lines deleted...]
-        <x:v>193</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22416</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="S109" s="0" t="n">
+        <x:v>618913</x:v>
+      </x:c>
+      <x:c r="T109" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="U109" s="4" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -7510,145 +7512,145 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>519386</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>460657</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37917</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22404</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>543657</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>70</x:v>
       </x:c>