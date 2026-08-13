--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -1970,50 +1970,86 @@
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>master mention microbiologie</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire analyse agroalimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>responsable management durable qualité sécurité environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMEO-IEQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comprendre la charge de travail et identifier les leviers d'action</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Costebelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ip Seq</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ip Seq - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>LA d'Aix-Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13548</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
@@ -2051,195 +2087,159 @@
   <x:si>
     <x:t>Centrale Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13451</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en prévention des risques et en gestion des crises dans l'industrie (MS)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Mines Paris - PSL - Campus de Sophia-Antipolis </x:t>
   </x:si>
   <x:si>
     <x:t>06904</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion communication crise</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels, technologiques et environnementaux</x:t>
   </x:si>
   <x:si>
-    <x:t>responsable management durable qualité sécurité environnement</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Piloter une démarche qualité de vie et des conditions de travail (QVCT)</x:t>
   </x:si>
   <x:si>
     <x:t>QVCT</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Inter Entreprise de Sécurité (GIES 1)  + Groupement Inter Entreprise de Sécurité (GIES 2) + Espaces confinés (ECI ECV) +  Groupement Technique Inter Sociétés (GTIS) - Niveau 1 + Habilitation électrique 1.2 BR BC +  Travaux hauteur +  ATEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Costebelle</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>LPO La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84008</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>LPO modèle électronique</x:t>
   </x:si>
   <x:si>
     <x:t>13396</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 11</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Polytech Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Comprendre la charge de travail et identifier les leviers d'action</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>DU agent d'hygiène, propreté et stérilisation</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable management durable qualité sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours qualité et laboratoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention génie des procédés et des bio-procédés parcours génie des procédés et des bio-procédés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences de l'eau parcours gestion de l'eau et des milieux aquatiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion de l'environnement parcours gestion et métrologie pour la qualité de l’air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en sûreté nucléaire (MS) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion de l'environnement parcours gestion raisonnée du mix énergétique et transition écologique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences de la Terre et des planètes, environnement parcours géologie des ressources et des territoires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences de la Terre et des planètes, environnement parcours international master in geosciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
-  </x:si>
-[...40 lines deleted...]
-    <x:t>Master mention sciences de la Terre et des planètes, environnement parcours international master in geosciences</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité hygiène-sécurité-environnement parcours science du danger et management des risques professionnels technologiques et environnementaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours ingénierie et ergonomie du mouvement humain</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de l'environnement parcours gestion de l'environnement et climat</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de l'environnement parcours gestion et métrologie pour les environnements vulnérables ou anthropisés</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de l'environnement parcours gestion de l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention qualité, hygiène, sécurité parcours ingénierie des systèmes de management</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention qualité, hygiène, sécurité parcours systèmes de management et excellence opérationnelle</x:t>
   </x:si>
@@ -17343,4916 +17343,4918 @@
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>624492</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>609</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>12556</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>624493</x:v>
+        <x:v>519008</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>39450</x:v>
+        <x:v>40530</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>12556</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>595756</x:v>
+        <x:v>624493</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="C275" s="3" t="s"/>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C275" s="3" t="n">
+        <x:v>39450</x:v>
+      </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J275" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>619993</x:v>
+        <x:v>595756</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>619994</x:v>
+        <x:v>619993</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>620044</x:v>
+        <x:v>619994</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>620049</x:v>
+        <x:v>620044</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>620055</x:v>
+        <x:v>620049</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>24121</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>620061</x:v>
+        <x:v>620055</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>620066</x:v>
+        <x:v>620061</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>42884</x:v>
+        <x:v>24121</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>612980</x:v>
+        <x:v>620066</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>618</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>594382</x:v>
+        <x:v>612980</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>594387</x:v>
+        <x:v>594382</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>594398</x:v>
+        <x:v>594387</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>594399</x:v>
+        <x:v>594398</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>624</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>624</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>594401</x:v>
+        <x:v>594399</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>183</x:v>
-[...1 lines deleted...]
-      <x:c r="J288" s="14" t="s"/>
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="J288" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>42875</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>635663</x:v>
+        <x:v>594401</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>627</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>21543</x:v>
+        <x:v>42875</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>591997</x:v>
+        <x:v>635663</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>49</x:v>
-[...1 lines deleted...]
-      <x:c r="C290" s="15" t="s"/>
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C290" s="15" t="n">
+        <x:v>38969</x:v>
+      </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>51</x:v>
-[...1 lines deleted...]
-      <x:c r="J290" s="14" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="J290" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>21543</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>637365</x:v>
+        <x:v>591997</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>637368</x:v>
+        <x:v>637365</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>557</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>12554</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>592873</x:v>
+        <x:v>637368</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="C293" s="3" t="s"/>
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C293" s="3" t="n">
+        <x:v>36916</x:v>
+      </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>592877</x:v>
+        <x:v>596936</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>638</x:v>
-[...1 lines deleted...]
-      <x:c r="H294" s="14" t="s"/>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="H294" s="14" t="s">
+        <x:v>574</x:v>
+      </x:c>
       <x:c r="I294" s="16" t="s">
-        <x:v>639</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>594404</x:v>
+        <x:v>617042</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>642</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>33053</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>594405</x:v>
+        <x:v>627719</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>643</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>42884</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>592179</x:v>
+        <x:v>594379</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>594410</x:v>
+        <x:v>594397</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42875</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>620021</x:v>
+        <x:v>635664</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>647</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>42875</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>647</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>594423</x:v>
+        <x:v>635667</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>649</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>42866</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>623038</x:v>
+        <x:v>637364</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>470</x:v>
-[...1 lines deleted...]
-      <x:c r="C301" s="3" t="s"/>
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C301" s="3" t="n">
+        <x:v>40179</x:v>
+      </x:c>
       <x:c r="D301" s="3" t="s"/>
+      <x:c r="E301" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="J301" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>24121</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>623051</x:v>
+        <x:v>447455</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>38179</x:v>
+        <x:v>39944</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
-      <x:c r="E302" s="14" t="s"/>
+      <x:c r="E302" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>12570</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>597243</x:v>
+        <x:v>548691</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>36225</x:v>
+        <x:v>41446</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
+      <x:c r="E303" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>32037</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>596681</x:v>
+        <x:v>611018</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>41602</x:v>
+        <x:v>39944</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
-      <x:c r="E304" s="14" t="s"/>
+      <x:c r="E304" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="H304" s="14" t="s"/>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H304" s="14" t="s">
+        <x:v>369</x:v>
+      </x:c>
       <x:c r="I304" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>12587</x:v>
+        <x:v>12570</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>596713</x:v>
+        <x:v>581591</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>463</x:v>
-[...1 lines deleted...]
-      <x:c r="C305" s="3" t="s"/>
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C305" s="3" t="n">
+        <x:v>35430</x:v>
+      </x:c>
       <x:c r="D305" s="3" t="s"/>
+      <x:c r="E305" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="J305" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>12554</x:v>
+        <x:v>31454</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>519008</x:v>
+        <x:v>600228</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>36916</x:v>
+        <x:v>38914</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
-      <x:c r="E306" s="14" t="s"/>
+      <x:c r="E306" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>661</x:v>
-[...1 lines deleted...]
-      <x:c r="H306" s="14" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H306" s="14" t="s">
+        <x:v>248</x:v>
+      </x:c>
       <x:c r="I306" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>12554</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>596936</x:v>
+        <x:v>605727</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>662</x:v>
-[...1 lines deleted...]
-      <x:c r="C307" s="3" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C307" s="3" t="n">
+        <x:v>35862</x:v>
+      </x:c>
       <x:c r="D307" s="3" t="s"/>
+      <x:c r="E307" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J307" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>42890</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>616982</x:v>
+        <x:v>547227</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>195</x:v>
-[...1 lines deleted...]
-      <x:c r="C308" s="15" t="s"/>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C308" s="15" t="n">
+        <x:v>35406</x:v>
+      </x:c>
       <x:c r="D308" s="15" t="s"/>
-      <x:c r="E308" s="14" t="s"/>
+      <x:c r="E308" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
-        <x:v>198</x:v>
-[...1 lines deleted...]
-      <x:c r="J308" s="14" t="s"/>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="J308" s="14" t="s">
+        <x:v>250</x:v>
+      </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>625208</x:v>
+        <x:v>554940</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>480</x:v>
-[...1 lines deleted...]
-      <x:c r="C309" s="3" t="s"/>
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C309" s="3" t="n">
+        <x:v>35433</x:v>
+      </x:c>
       <x:c r="D309" s="3" t="s"/>
+      <x:c r="E309" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="J309" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>33029</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>619922</x:v>
+        <x:v>549301</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>666</x:v>
-[...1 lines deleted...]
-      <x:c r="C310" s="15" t="s"/>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C310" s="15" t="n">
+        <x:v>37084</x:v>
+      </x:c>
       <x:c r="D310" s="15" t="s"/>
-      <x:c r="E310" s="14" t="s"/>
+      <x:c r="E310" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>207</x:v>
-[...1 lines deleted...]
-      <x:c r="J310" s="14" t="s"/>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="J310" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>42884</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>613992</x:v>
+        <x:v>549328</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="C311" s="3" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C311" s="3" t="n">
+        <x:v>35214</x:v>
+      </x:c>
       <x:c r="D311" s="3" t="s"/>
+      <x:c r="E311" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="J311" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>42817</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>619938</x:v>
+        <x:v>509533</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="C312" s="15" t="s"/>
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C312" s="15" t="n">
+        <x:v>38914</x:v>
+      </x:c>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s"/>
+      <x:c r="E312" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="H312" s="14" t="s"/>
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s">
+        <x:v>499</x:v>
+      </x:c>
       <x:c r="I312" s="16" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="J312" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J312" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>619981</x:v>
+        <x:v>602788</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="C313" s="3" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C313" s="3" t="n">
+        <x:v>35862</x:v>
+      </x:c>
       <x:c r="D313" s="3" t="s"/>
+      <x:c r="E313" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="H313" s="0" t="s">
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J313" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>619982</x:v>
+        <x:v>602790</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>667</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="J314" s="14" t="s"/>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="J314" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>619999</x:v>
+        <x:v>592873</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="J315" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>620001</x:v>
+        <x:v>592877</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="J316" s="14" t="s"/>
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="J316" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>620015</x:v>
+        <x:v>594404</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="J317" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>620016</x:v>
+        <x:v>594405</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="C318" s="15" t="s"/>
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C318" s="15" t="n">
+        <x:v>37809</x:v>
+      </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="J318" s="14" t="s"/>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="J318" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K318" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>620025</x:v>
+        <x:v>592179</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="J319" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>620037</x:v>
+        <x:v>594410</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="J320" s="14" t="s"/>
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="J320" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>620042</x:v>
+        <x:v>594423</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>620051</x:v>
+        <x:v>623038</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>24121</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>620052</x:v>
+        <x:v>623051</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>158</x:v>
-[...1 lines deleted...]
-      <x:c r="C323" s="3" t="s"/>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C323" s="3" t="n">
+        <x:v>38179</x:v>
+      </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J323" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>33053</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>627719</x:v>
+        <x:v>597243</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>293</x:v>
-[...1 lines deleted...]
-      <x:c r="C324" s="15" t="s"/>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="C324" s="15" t="n">
+        <x:v>36225</x:v>
+      </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>32037</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>594379</x:v>
+        <x:v>596681</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>256</x:v>
-[...1 lines deleted...]
-      <x:c r="C325" s="3" t="s"/>
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C325" s="3" t="n">
+        <x:v>41602</x:v>
+      </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>594397</x:v>
+        <x:v>596713</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>182</x:v>
-[...1 lines deleted...]
-      <x:c r="H326" s="14" t="s"/>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="H326" s="14" t="s">
+        <x:v>574</x:v>
+      </x:c>
       <x:c r="I326" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>42875</x:v>
+        <x:v>42890</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>635664</x:v>
+        <x:v>616982</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H327" s="0" t="s">
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>42875</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>635667</x:v>
+        <x:v>625208</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>33029</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>637364</x:v>
+        <x:v>619922</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>670</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>425</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
-      <x:c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>427</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>12554</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>447455</x:v>
+        <x:v>613992</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>671</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
-      <x:c r="E330" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>376</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>12570</x:v>
+        <x:v>42817</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>548691</x:v>
+        <x:v>619938</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>399</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
-      <x:c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>192</x:v>
-[...2 lines deleted...]
-        <x:v>250</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>12587</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>611018</x:v>
+        <x:v>619981</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
-      <x:c r="E332" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>368</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>370</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>12570</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>581591</x:v>
+        <x:v>619982</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>334</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
-      <x:c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>329</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>31454</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>600228</x:v>
+        <x:v>619999</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>430</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
-      <x:c r="E334" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>247</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>249</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>605727</x:v>
+        <x:v>620001</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>246</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
-      <x:c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>498</x:v>
-[...2 lines deleted...]
-        <x:v>499</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>192</x:v>
-[...2 lines deleted...]
-        <x:v>250</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>12587</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>547227</x:v>
+        <x:v>620015</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>322</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
-      <x:c r="E336" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>323</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>324</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>12587</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>554940</x:v>
+        <x:v>620016</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>399</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
-      <x:c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>329</x:v>
-[...2 lines deleted...]
-        <x:v>250</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>12587</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>549301</x:v>
+        <x:v>620021</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>333</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
-      <x:c r="E338" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>329</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>549328</x:v>
+        <x:v>620025</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
-      <x:c r="E339" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>91</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>509533</x:v>
+        <x:v>620037</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>430</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
-      <x:c r="E340" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>498</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>192</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>602788</x:v>
+        <x:v>620042</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>246</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
-      <x:c r="E341" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>498</x:v>
-[...2 lines deleted...]
-        <x:v>499</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>192</x:v>
-[...2 lines deleted...]
-        <x:v>250</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>12587</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>602790</x:v>
+        <x:v>620051</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>564</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>653</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>15454</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>591870</x:v>
+        <x:v>620052</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>293</x:v>
-[...1 lines deleted...]
-      <x:c r="C343" s="3" t="s"/>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C343" s="3" t="n">
+        <x:v>38699</x:v>
+      </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>639</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>594383</x:v>
+        <x:v>591870</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>594392</x:v>
+        <x:v>594383</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="Q345" s="4" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="R345" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="Q345" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>594394</x:v>
+        <x:v>594392</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>594395</x:v>
+        <x:v>594394</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>24132</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>636285</x:v>
+        <x:v>594395</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>431</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>31454</x:v>
+        <x:v>24132</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>615945</x:v>
+        <x:v>636285</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>151</x:v>
-[...1 lines deleted...]
-      <x:c r="C349" s="3" t="s"/>
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C349" s="3" t="n">
+        <x:v>41669</x:v>
+      </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="J349" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>42866</x:v>
+        <x:v>31454</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>598745</x:v>
+        <x:v>615945</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>355</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
-      <x:c r="E350" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>323</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>324</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>23054</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>453849</x:v>
+        <x:v>598745</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>40530</x:v>
+        <x:v>35467</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>12556</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>605768</x:v>
+        <x:v>453849</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>38914</x:v>
+        <x:v>40530</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>12556</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>547224</x:v>
+        <x:v>605768</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>36480</x:v>
+        <x:v>38914</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="H353" s="0" t="s">
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>12578</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>497982</x:v>
+        <x:v>547224</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>41978</x:v>
+        <x:v>36480</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>12537</x:v>
+        <x:v>12578</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>633414</x:v>
+        <x:v>497982</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>38914</x:v>
+        <x:v>41978</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>498</x:v>
-[...2 lines deleted...]
-        <x:v>499</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>510524</x:v>
+        <x:v>633414</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>40179</x:v>
+        <x:v>38914</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>426</x:v>
-[...1 lines deleted...]
-      <x:c r="H356" s="14" t="s"/>
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="H356" s="14" t="s">
+        <x:v>499</x:v>
+      </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>12554</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>546663</x:v>
+        <x:v>510524</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>35214</x:v>
+        <x:v>40179</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>546766</x:v>
+        <x:v>546663</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>36916</x:v>
+        <x:v>35214</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>12554</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>546768</x:v>
+        <x:v>546766</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>689</x:v>
-[...1 lines deleted...]
-      <x:c r="C359" s="3" t="s"/>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C359" s="3" t="n">
+        <x:v>36916</x:v>
+      </x:c>
       <x:c r="D359" s="3" t="s"/>
+      <x:c r="E359" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>573</x:v>
-[...2 lines deleted...]
-        <x:v>574</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="J359" s="0" t="s">
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>42866</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>617042</x:v>
+        <x:v>546768</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>380</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>278</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>12570</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>592320</x:v>
+        <x:v>613580</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>691</x:v>
-[...1 lines deleted...]
-      <x:c r="C361" s="3" t="s"/>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C361" s="3" t="n">
+        <x:v>39944</x:v>
+      </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="J361" s="0" t="s">
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12570</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>596630</x:v>
+        <x:v>592320</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>613580</x:v>
+        <x:v>596630</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -22270,328 +22272,328 @@
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>598970</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>39944</x:v>
+        <x:v>40331</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>12570</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>572335</x:v>
+        <x:v>576127</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>694</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>39281</x:v>
+        <x:v>38179</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="Q365" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="Q365" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>577562</x:v>
+        <x:v>576162</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>40331</x:v>
+        <x:v>40530</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>12556</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>700</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>576127</x:v>
+        <x:v>575055</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>38179</x:v>
+        <x:v>39281</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>11534</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="R367" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="R367" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>576162</x:v>
+        <x:v>577562</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>40530</x:v>
+        <x:v>39184</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>12556</x:v>
+        <x:v>12511</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>575055</x:v>
+        <x:v>577552</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38458</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
@@ -22615,334 +22617,334 @@
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>572154</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
-        <x:v>35352</x:v>
+        <x:v>39184</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>31654</x:v>
+        <x:v>12511</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>603933</x:v>
+        <x:v>577555</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
-        <x:v>39184</x:v>
+        <x:v>39700</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>12511</x:v>
+        <x:v>12061</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>577552</x:v>
+        <x:v>577560</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>39184</x:v>
+        <x:v>39700</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>12511</x:v>
+        <x:v>12061</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>577555</x:v>
+        <x:v>577561</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
-        <x:v>39700</x:v>
+        <x:v>35352</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>12061</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>577560</x:v>
+        <x:v>603933</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>39700</x:v>
+        <x:v>39944</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>12061</x:v>
+        <x:v>12570</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>577561</x:v>
+        <x:v>572335</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>35406</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -23056,57 +23058,57 @@
       <x:c r="H377" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>577550</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
@@ -23115,51 +23117,51 @@
       <x:c r="H378" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>577553</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
@@ -23172,51 +23174,51 @@
       <x:c r="H379" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>577549</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
@@ -23231,54 +23233,54 @@
       <x:c r="H380" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>574992</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38181</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
@@ -23288,54 +23290,54 @@
       <x:c r="H381" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>574993</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
@@ -23404,57 +23406,57 @@
       <x:c r="H383" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>12585</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>577557</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>39281</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
@@ -23463,57 +23465,57 @@
       <x:c r="H384" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>577563</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -23579,54 +23581,54 @@
       <x:c r="H386" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>581572</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
@@ -23636,54 +23638,54 @@
       <x:c r="H387" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>576124</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
@@ -23824,51 +23826,51 @@
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>24112</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>635616</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38458</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -23878,98 +23880,98 @@
       <x:c r="M391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>24112</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>635617</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>576129</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
@@ -23979,54 +23981,54 @@
       <x:c r="H393" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>581559</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>35467</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
@@ -24095,54 +24097,54 @@
       <x:c r="H395" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>632947</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
@@ -24154,54 +24156,54 @@
       <x:c r="H396" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>574980</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
@@ -24211,54 +24213,54 @@
       <x:c r="H397" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>574981</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
@@ -24270,54 +24272,54 @@
       <x:c r="H398" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>581568</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
@@ -24440,54 +24442,54 @@
       <x:c r="H401" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>632942</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
@@ -24499,114 +24501,114 @@
       <x:c r="H402" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>577551</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>577554</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>