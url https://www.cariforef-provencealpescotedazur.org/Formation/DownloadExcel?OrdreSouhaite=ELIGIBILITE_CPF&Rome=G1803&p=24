--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -1004,216 +1004,216 @@
   <x:si>
     <x:t>LP Magnan</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Val d'Argens</x:t>
   </x:si>
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>LP Paul Valéry</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Viste</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>LP Sainte-Élisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ste-Elisabeth</x:t>
   </x:si>
   <x:si>
-    <x:t>83098</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>LP La Providence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée La Providence</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP C Jullian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Charles de Gaulle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APT CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Briand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut pour Déficients Auditifs la Remusade</x:t>
+  </x:si>
+  <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP Arts du Service et Commercialisation en Restauration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serveur en restauration BC02 Réaliser l’accueil et le service à table des clients + spécialisation : les champagnes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGOLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serveur en restauration (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP Commercialisation et Services en hôtel-café-restaurant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAC PRO Commercialisation et services en restauration</x:t>
   </x:si>
   <x:si>
-    <x:t>06/23/2028 00:00:00</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>Serveur en restauration BC02 Réaliser l’accueil et le service à table des clients + spécialisation sur:  les accords mets et vins</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Serveur en restauration BC02 Réaliser l’accueil et le service à table des clients + spécialisation : les champagnes</x:t>
   </x:si>
   <x:si>
     <x:t>Serveur en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Serveur en restauration BC02 Réaliser l’accueil et le service à table des clients</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel serveur en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro commercialisation et services en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>BANDOL</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation sommellerie (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
@@ -11481,1176 +11481,1176 @@
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>547457</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>39534</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
+      <x:c r="E167" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>597398</x:v>
+        <x:v>604327</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>314</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>187</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>597404</x:v>
+        <x:v>604340</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37558</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
+      <x:c r="E169" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>597409</x:v>
+        <x:v>547763</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>318</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>129</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>595248</x:v>
+        <x:v>600325</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>592512</x:v>
+        <x:v>633722</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>592516</x:v>
+        <x:v>596985</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>543651</x:v>
+        <x:v>597398</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="Q174" s="16" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>597400</x:v>
+        <x:v>597404</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>597411</x:v>
+        <x:v>597409</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>595252</x:v>
+        <x:v>595248</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>595257</x:v>
+        <x:v>592512</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>595259</x:v>
+        <x:v>592516</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>592494</x:v>
+        <x:v>543651</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>592517</x:v>
+        <x:v>597400</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>39534</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
-      <x:c r="E181" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-        <x:v>164</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>42716</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>604327</x:v>
+        <x:v>597411</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
-      <x:c r="E182" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>604340</x:v>
+        <x:v>595252</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>37558</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
-      <x:c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>547763</x:v>
+        <x:v>595257</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>600325</x:v>
+        <x:v>595259</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
-      <x:c r="E185" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>633722</x:v>
+        <x:v>592494</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>37382</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>42739</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>596985</x:v>
+        <x:v>592517</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>156</x:v>
@@ -12730,78 +12730,78 @@
       <x:c r="S188" s="14" t="n">
         <x:v>543652</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>597399</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
@@ -12949,81 +12949,81 @@
       <x:c r="R192" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>595253</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>595258</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
@@ -13052,2300 +13052,2300 @@
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>624152</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>38429</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
-      <x:c r="E195" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-        <x:v>84</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>553051</x:v>
+        <x:v>592495</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>38429</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>52</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>553318</x:v>
+        <x:v>592496</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>39534</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
-      <x:c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>42716</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>602043</x:v>
+        <x:v>592498</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>640723</x:v>
+        <x:v>592499</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
-      <x:c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>604905</x:v>
+        <x:v>592504</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>496250</x:v>
+        <x:v>592506</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
-      <x:c r="E201" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-        <x:v>164</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>497823</x:v>
+        <x:v>592507</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
-      <x:c r="E202" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>559030</x:v>
+        <x:v>592519</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38429</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
+      <x:c r="E203" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>494736</x:v>
+        <x:v>553051</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>38429</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>552802</x:v>
+        <x:v>553318</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>39534</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>601083</x:v>
+        <x:v>602043</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>607433</x:v>
+        <x:v>640723</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>498620</x:v>
+        <x:v>604905</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>604347</x:v>
+        <x:v>496250</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>547590</x:v>
+        <x:v>497823</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>79</x:v>
-[...1 lines deleted...]
-      <x:c r="H210" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>547592</x:v>
+        <x:v>559030</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>39534</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>42716</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>602782</x:v>
+        <x:v>552802</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>634960</x:v>
+        <x:v>601083</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>556790</x:v>
+        <x:v>607433</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>38429</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>556803</x:v>
+        <x:v>498620</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>163</x:v>
-[...2 lines deleted...]
-        <x:v>164</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>567817</x:v>
+        <x:v>604347</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s"/>
+      <x:c r="E216" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>592495</x:v>
+        <x:v>547590</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
+      <x:c r="E217" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>592496</x:v>
+        <x:v>547592</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>39534</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s"/>
+      <x:c r="E218" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>350</x:v>
-[...1 lines deleted...]
-      <x:c r="H218" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="S218" s="14" t="n">
+        <x:v>602782</x:v>
+      </x:c>
+      <x:c r="T218" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="S218" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
+      <x:c r="E219" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>592499</x:v>
+        <x:v>634960</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>178</x:v>
-[...1 lines deleted...]
-      <x:c r="H220" s="14" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H220" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>592504</x:v>
+        <x:v>556790</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>38429</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
+      <x:c r="E221" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>592506</x:v>
+        <x:v>556803</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s"/>
+      <x:c r="E222" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="H222" s="14" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>592507</x:v>
+        <x:v>567817</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>592519</x:v>
+        <x:v>493608</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>493608</x:v>
+        <x:v>597402</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>597402</x:v>
+        <x:v>595241</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>595241</x:v>
+        <x:v>595243</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>595243</x:v>
+        <x:v>595246</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>595246</x:v>
+        <x:v>595255</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38429</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>595255</x:v>
+        <x:v>643021</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>38429</x:v>
+        <x:v>37860</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>643021</x:v>
+        <x:v>587377</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37860</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>572132</x:v>
+        <x:v>639064</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>37382</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>42739</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>612075</x:v>
+        <x:v>572132</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>37860</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>639064</x:v>
+        <x:v>612075</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>30</x:v>
@@ -15358,51 +15358,51 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>625333</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>30</x:v>
@@ -15415,51 +15415,51 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>494735</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -15474,1341 +15474,1340 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>542320</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>37860</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>587380</x:v>
+        <x:v>551764</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>551764</x:v>
+        <x:v>585583</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>186</x:v>
-[...2 lines deleted...]
-        <x:v>187</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>585583</x:v>
+        <x:v>543690</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>79</x:v>
-[...1 lines deleted...]
-      <x:c r="H240" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>543690</x:v>
+        <x:v>509785</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>509785</x:v>
+        <x:v>572144</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>572144</x:v>
+        <x:v>585520</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>186</x:v>
-[...2 lines deleted...]
-        <x:v>187</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>585520</x:v>
+        <x:v>597574</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37860</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>597574</x:v>
+        <x:v>587380</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>37860</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>587377</x:v>
+        <x:v>554024</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>37382</x:v>
+        <x:v>37860</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>42739</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>554024</x:v>
+        <x:v>587307</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>587307</x:v>
+        <x:v>587375</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>37860</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="H248" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>587375</x:v>
+        <x:v>494739</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>39534</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>494739</x:v>
+        <x:v>587310</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>39534</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>42716</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>587310</x:v>
+        <x:v>584843</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H251" s="0" t="s">
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>584843</x:v>
+        <x:v>572141</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>572141</x:v>
+        <x:v>551765</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>551765</x:v>
+        <x:v>609427</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>609427</x:v>
+        <x:v>609428</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>37382</x:v>
+        <x:v>39534</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>42739</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>609428</x:v>
+        <x:v>587308</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>39534</x:v>
+        <x:v>37860</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>42716</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>587308</x:v>
+        <x:v>587374</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>37860</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>587374</x:v>
+        <x:v>639005</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="H258" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="I258" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>639005</x:v>
+        <x:v>606274</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
-        <x:v>37382</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>42739</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>606274</x:v>
+        <x:v>494736</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -16839,75 +16838,75 @@
       <x:c r="S260" s="14" t="n">
         <x:v>639006</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>577337</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
@@ -16940,51 +16939,51 @@
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>551462</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>30</x:v>
@@ -16997,151 +16996,151 @@
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>553997</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>587376</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>587379</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>39534</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
@@ -17219,51 +17218,51 @@
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>639063</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
@@ -17276,51 +17275,51 @@
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>572135</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42757</x:v>
@@ -17330,51 +17329,51 @@
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>572136</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>30</x:v>
@@ -17387,51 +17386,51 @@
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>572138</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>30</x:v>
@@ -17503,51 +17502,51 @@
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>624134</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42757</x:v>
@@ -17557,51 +17556,51 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>597575</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
@@ -17614,151 +17613,151 @@
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>615239</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>587883</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>643020</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">