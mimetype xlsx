--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -932,156 +932,156 @@
   <x:si>
     <x:t>Cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réalisations spécifiques à l’activité traiteur</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôler efficacement une chambre</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hôtellerie restauration</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi moins de 26 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de gestion commerciale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technique de créativité culinaire</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor européen Tourisme hôtellerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INEAD-ESMAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUAN LES PINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Techniques professionnelles (hôtellerie-restauration) - Perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
-  </x:si>
-[...58 lines deleted...]
-    <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Snacking</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable d'établissement touristique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
@@ -9129,3958 +9129,3955 @@
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>224197</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>35527</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>613744</x:v>
+        <x:v>595840</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>42754</x:v>
+        <x:v>21572</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>607339</x:v>
+        <x:v>600986</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="C137" s="3" t="s"/>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>42716</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>634326</x:v>
+        <x:v>595503</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>35527</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>581788</x:v>
+        <x:v>595504</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>284</x:v>
-[...1 lines deleted...]
-      <x:c r="C139" s="3" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D139" s="3" t="s"/>
+      <x:c r="E139" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="J139" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>42756</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>635383</x:v>
+        <x:v>556349</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>267</x:v>
-[...1 lines deleted...]
-      <x:c r="C140" s="15" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C140" s="15" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s"/>
+      <x:c r="E140" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="J140" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J140" s="14" t="s">
+        <x:v>153</x:v>
+      </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>635396</x:v>
+        <x:v>560734</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C141" s="3" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D141" s="3" t="s"/>
+      <x:c r="E141" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>638103</x:v>
+        <x:v>560746</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>578831</x:v>
+        <x:v>607939</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>289</x:v>
-[...1 lines deleted...]
-      <x:c r="C143" s="3" t="s"/>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="n">
+        <x:v>34465</x:v>
+      </x:c>
       <x:c r="D143" s="3" t="s"/>
+      <x:c r="E143" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>42754</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>635040</x:v>
+        <x:v>506613</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="C144" s="15" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C144" s="15" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s"/>
+      <x:c r="E144" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="J144" s="14" t="s"/>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="J144" s="14" t="s">
+        <x:v>153</x:v>
+      </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>42754</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>601512</x:v>
+        <x:v>547570</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>35527</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
+      <x:c r="E145" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>602495</x:v>
+        <x:v>557644</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>237</x:v>
-[...1 lines deleted...]
-      <x:c r="C146" s="15" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C146" s="15" t="n">
+        <x:v>35527</x:v>
+      </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="J146" s="14" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="J146" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>42793</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>177040</x:v>
+        <x:v>557645</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>72</x:v>
-[...1 lines deleted...]
-      <x:c r="C147" s="3" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C147" s="3" t="n">
+        <x:v>35527</x:v>
+      </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="J147" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>286236</x:v>
+        <x:v>601860</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>35527</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>207</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>575743</x:v>
+        <x:v>602756</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>35527</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>615133</x:v>
+        <x:v>613744</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42754</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>635184</x:v>
+        <x:v>607339</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>21572</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>600991</x:v>
+        <x:v>634326</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="C152" s="15" t="s"/>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C152" s="15" t="n">
+        <x:v>35527</x:v>
+      </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="J152" s="14" t="s"/>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="J152" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>42754</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>601656</x:v>
+        <x:v>581788</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
-      <x:c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>129</x:v>
-[...2 lines deleted...]
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>153</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42756</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>556269</x:v>
+        <x:v>635383</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>560733</x:v>
+        <x:v>635396</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>152</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
-      <x:c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>176</x:v>
-[...2 lines deleted...]
-        <x:v>153</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>607944</x:v>
+        <x:v>638103</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>35527</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>553449</x:v>
+        <x:v>578831</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
-      <x:c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>143</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>583419</x:v>
+        <x:v>635040</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
-      <x:c r="E158" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>179</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>605555</x:v>
+        <x:v>601512</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>35527</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
-      <x:c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>603525</x:v>
+        <x:v>602495</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>152</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42793</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>603534</x:v>
+        <x:v>177040</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>152</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
-      <x:c r="E161" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>248</x:v>
-[...2 lines deleted...]
-        <x:v>153</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>602220</x:v>
+        <x:v>286236</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>37889</x:v>
+        <x:v>35527</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>199</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>555787</x:v>
+        <x:v>575743</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>35527</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
-      <x:c r="E163" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>557641</x:v>
+        <x:v>615133</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>609165</x:v>
+        <x:v>607337</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>35527</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
-      <x:c r="E165" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>608640</x:v>
+        <x:v>608042</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
-      <x:c r="E166" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>603888</x:v>
+        <x:v>637711</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>258</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>187</x:v>
-[...2 lines deleted...]
-        <x:v>153</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>595840</x:v>
+        <x:v>523247</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>21572</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>600986</x:v>
+        <x:v>601120</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>35527</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>595503</x:v>
+        <x:v>577453</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>184</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>229</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>304</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>595504</x:v>
+        <x:v>286241</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>35527</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>129</x:v>
-[...2 lines deleted...]
-        <x:v>130</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>556349</x:v>
+        <x:v>613017</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>37889</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>560734</x:v>
+        <x:v>632685</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>152</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
-      <x:c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="J173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>560746</x:v>
+        <x:v>635184</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>176</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>21572</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>607939</x:v>
+        <x:v>600991</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>306</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
-      <x:c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>141</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>506613</x:v>
+        <x:v>601656</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="H176" s="14" t="s"/>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
       <x:c r="I176" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>547570</x:v>
+        <x:v>556269</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>35527</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>557644</x:v>
+        <x:v>560733</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>35527</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>557645</x:v>
+        <x:v>607944</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>35527</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>601860</x:v>
+        <x:v>553449</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>37889</x:v>
+        <x:v>35527</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>206</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>602756</x:v>
+        <x:v>583419</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="C181" s="3" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D181" s="3" t="s"/>
+      <x:c r="E181" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>21572</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>601104</x:v>
+        <x:v>605555</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>628465</x:v>
+        <x:v>603525</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>159</x:v>
-[...2 lines deleted...]
-        <x:v>160</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>609769</x:v>
+        <x:v>603534</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>169</x:v>
-[...1 lines deleted...]
-      <x:c r="H184" s="14" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>607418</x:v>
+        <x:v>602220</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>608157</x:v>
+        <x:v>555787</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>129</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>608177</x:v>
+        <x:v>557641</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>35527</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>553804</x:v>
+        <x:v>609165</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>37889</x:v>
+        <x:v>35527</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>246</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>547715</x:v>
+        <x:v>608640</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>35527</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>602219</x:v>
+        <x:v>603888</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>89</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>199</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>131</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>21572</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>555788</x:v>
+        <x:v>601104</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>35527</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>609211</x:v>
+        <x:v>628465</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>72</x:v>
-[...1 lines deleted...]
-      <x:c r="C192" s="15" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C192" s="15" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s"/>
+      <x:c r="E192" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="H192" s="14" t="s"/>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s">
+        <x:v>160</x:v>
+      </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="J192" s="14" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="J192" s="14" t="s">
+        <x:v>153</x:v>
+      </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>286237</x:v>
+        <x:v>609769</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
+      <x:c r="E193" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>620488</x:v>
+        <x:v>607418</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="C194" s="15" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C194" s="15" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D194" s="15" t="s"/>
-      <x:c r="E194" s="14" t="s"/>
+      <x:c r="E194" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="H194" s="14" t="s"/>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H194" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="J194" s="14" t="s"/>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="J194" s="14" t="s">
+        <x:v>153</x:v>
+      </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>42754</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>607337</x:v>
+        <x:v>608157</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>35527</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
+      <x:c r="E195" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H195" s="0" t="s">
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>608042</x:v>
+        <x:v>608177</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C196" s="15" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C196" s="15" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s"/>
+      <x:c r="E196" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="J196" s="14" t="s"/>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="J196" s="14" t="s">
+        <x:v>153</x:v>
+      </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>637711</x:v>
+        <x:v>553804</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>316</x:v>
-[...1 lines deleted...]
-      <x:c r="C197" s="3" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C197" s="3" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="J197" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>523247</x:v>
+        <x:v>547715</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="C198" s="15" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C198" s="15" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s"/>
+      <x:c r="E198" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>82</x:v>
-[...1 lines deleted...]
-      <x:c r="H198" s="14" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H198" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="J198" s="14" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="J198" s="14" t="s">
+        <x:v>153</x:v>
+      </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>21572</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>601120</x:v>
+        <x:v>602219</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>35527</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
+      <x:c r="E199" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>577453</x:v>
+        <x:v>555788</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>72</x:v>
-[...1 lines deleted...]
-      <x:c r="C200" s="15" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C200" s="15" t="n">
+        <x:v>35527</x:v>
+      </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s"/>
+      <x:c r="E200" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="J200" s="14" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="J200" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>286241</x:v>
+        <x:v>609211</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>125</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>148</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>613017</x:v>
+        <x:v>286237</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>632685</x:v>
+        <x:v>595585</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>185</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>304</x:v>
-[...2 lines deleted...]
-        <x:v>153</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>595585</x:v>
+        <x:v>635020</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>323</x:v>
-[...1 lines deleted...]
-      <x:c r="C204" s="15" t="s"/>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C204" s="15" t="n">
+        <x:v>37889</x:v>
+      </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>48</x:v>
-[...1 lines deleted...]
-      <x:c r="J204" s="14" t="s"/>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="J204" s="14" t="s">
+        <x:v>153</x:v>
+      </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>42754</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>635020</x:v>
+        <x:v>620488</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -13101,553 +13098,553 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>630199</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="H206" s="14" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>598266</x:v>
+        <x:v>542321</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>542321</x:v>
+        <x:v>633242</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>633242</x:v>
+        <x:v>543693</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>543693</x:v>
+        <x:v>553989</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>553989</x:v>
+        <x:v>606265</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>606265</x:v>
+        <x:v>606254</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>129</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>553993</x:v>
+        <x:v>598266</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>554770</x:v>
+        <x:v>553993</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>554777</x:v>
+        <x:v>554770</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -13660,57 +13657,57 @@
       <x:c r="K215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>606254</x:v>
+        <x:v>554777</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
@@ -13889,233 +13886,232 @@
       <x:c r="J219" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>553994</x:v>
+        <x:v>606252</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>606252</x:v>
+        <x:v>606228</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>129</x:v>
-[...2 lines deleted...]
-        <x:v>130</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>606228</x:v>
+        <x:v>632494</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>113</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>104</x:v>
-[...1 lines deleted...]
-      <x:c r="H222" s="14" t="s"/>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>632494</x:v>
+        <x:v>553994</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>