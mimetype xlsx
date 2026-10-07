--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -818,192 +818,192 @@
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>FORMAVAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Gap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>LP C Hugues</x:t>
   </x:si>
   <x:si>
-    <x:t>FORMAVAR</x:t>
-[...14 lines deleted...]
-    <x:t>09/16/2025 00:00:00</x:t>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Albert Camus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>83098</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre règlementaire et fiscal de la billetterie</x:t>
   </x:si>
   <x:si>
     <x:t>Tandem</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Autre public , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Billetterie</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sup'Ipvg</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>BRIGNOLES</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre National d'Enseignement à Distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel conseiller vendeur en voyages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axess Développement Tourismeurop</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller vendeur en voyages BC1 réserver des prestations touristiques</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS tourisme (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller vendeur en voyages BC2 vendre des prestations touristiques</x:t>
   </x:si>
@@ -6550,1930 +6550,1935 @@
       <x:c r="S86" s="14" t="n">
         <x:v>609592</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>594999</x:v>
+        <x:v>624528</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
-      <x:c r="E88" s="14" t="s"/>
+      <x:c r="E88" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>595002</x:v>
+        <x:v>601751</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
+      <x:c r="E89" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H89" s="0" t="s">
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>595009</x:v>
+        <x:v>602187</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
-      <x:c r="E90" s="14" t="s"/>
+      <x:c r="E90" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>624528</x:v>
+        <x:v>602271</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>601751</x:v>
+        <x:v>604220</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>602187</x:v>
+        <x:v>607309</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="Q93" s="4" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="R93" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="S93" s="0" t="n">
+        <x:v>573796</x:v>
+      </x:c>
+      <x:c r="T93" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="Q93" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>604220</x:v>
+        <x:v>614690</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H95" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>607309</x:v>
+        <x:v>608170</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>573796</x:v>
+        <x:v>594999</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
-      <x:c r="E97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>149</x:v>
-[...2 lines deleted...]
-        <x:v>150</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>614690</x:v>
+        <x:v>595002</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>608170</x:v>
+        <x:v>595009</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
+      <x:c r="E99" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>595001</x:v>
+        <x:v>601798</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>37295</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>42648</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>607868</x:v>
+        <x:v>605212</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>261</x:v>
-[...1 lines deleted...]
-      <x:c r="C101" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C101" s="3" t="n">
+        <x:v>37890</x:v>
+      </x:c>
       <x:c r="D101" s="3" t="s"/>
+      <x:c r="E101" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="J101" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>42679</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>642141</x:v>
+        <x:v>598909</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s"/>
+      <x:c r="E102" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>594996</x:v>
+        <x:v>602009</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
+      <x:c r="E103" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>595000</x:v>
+        <x:v>605988</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>595004</x:v>
+        <x:v>640720</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
+      <x:c r="E105" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>595011</x:v>
+        <x:v>552318</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>601798</x:v>
+        <x:v>608379</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>605212</x:v>
+        <x:v>641054</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>598909</x:v>
+        <x:v>547584</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>602009</x:v>
+        <x:v>601354</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>605988</x:v>
+        <x:v>601570</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>640720</x:v>
+        <x:v>602901</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>552318</x:v>
+        <x:v>607867</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
-      <x:c r="E113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>608379</x:v>
+        <x:v>595001</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>37890</x:v>
+        <x:v>37295</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>42654</x:v>
+        <x:v>42648</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>641054</x:v>
+        <x:v>607868</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
-      <x:c r="E115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>215</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>42654</x:v>
+        <x:v>42679</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>547584</x:v>
+        <x:v>642141</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>601354</x:v>
+        <x:v>594996</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
-      <x:c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>601570</x:v>
+        <x:v>595000</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>602901</x:v>
+        <x:v>595004</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
-      <x:c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>607867</x:v>
+        <x:v>595011</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
@@ -8673,434 +8678,433 @@
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>507663</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>556954</x:v>
+        <x:v>615774</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>285</x:v>
-[...2 lines deleted...]
-        <x:v>286</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="L125" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M125" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="N125" s="3" t="n">
+        <x:v>42654</x:v>
+      </x:c>
+      <x:c r="O125" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P125" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="Q125" s="4" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="R125" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="S125" s="0" t="n">
+        <x:v>599416</x:v>
+      </x:c>
+      <x:c r="T125" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="U125" s="4" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>186</x:v>
-[...1 lines deleted...]
-      <x:c r="H126" s="14" t="s"/>
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>285</x:v>
+      </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>599416</x:v>
+        <x:v>615762</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>37890</x:v>
+        <x:v>37295</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>285</x:v>
-[...2 lines deleted...]
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>42654</x:v>
+        <x:v>42648</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>615762</x:v>
+        <x:v>628621</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>37295</x:v>
+        <x:v>37890</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>42648</x:v>
+        <x:v>42654</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>628621</x:v>
+        <x:v>576100</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>576100</x:v>
+        <x:v>581758</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>581758</x:v>
+        <x:v>556954</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9130,133 +9134,133 @@
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>543835</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="Q132" s="16" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>628622</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>507665</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
@@ -9268,51 +9272,51 @@
       <x:c r="H134" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>556953</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
@@ -9381,51 +9385,51 @@
       <x:c r="H136" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>608088</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
@@ -9467,79 +9471,79 @@
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>545488</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>589716</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37890</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
@@ -9724,185 +9728,185 @@
       <x:c r="H142" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42654</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>608089</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="I143" s="4" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="Q143" s="4" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>628623</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="Q144" s="16" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>628624</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37295</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42648</x:v>