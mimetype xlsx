--- v1 (2026-10-07)
+++ v2 (2026-10-08)
@@ -752,93 +752,93 @@
   <x:si>
     <x:t>bac pro aménagement et finition du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro technicien du bâtiment : organisation et réalisation du gros œuvre (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>EREA de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>EREA Castel Bevons</x:t>
   </x:si>
   <x:si>
     <x:t>Patines et viellissement de la pierre</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Léon Chiris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Restauration des épidermes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouvrier professionnel en écoconstruction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ouvrier en écoconstruction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Éco-construction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEYRARGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP A Beau de Rochas</x:t>
-  </x:si>
-[...40 lines deleted...]
-    <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TETRIS</x:t>
   </x:si>
   <x:si>
     <x:t>CQP compagnon professionnel maçon du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BAC PRO Technicien du bâtiment : organisation et réalisation du gros-oeuvre</x:t>
   </x:si>
   <x:si>
     <x:t>CAP métiers du plâtre et de l'isolation (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -9200,2832 +9200,2835 @@
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>547107</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>41940</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>624510</x:v>
+        <x:v>596295</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>181</x:v>
-[...2 lines deleted...]
-        <x:v>43</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22303</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>592929</x:v>
+        <x:v>614878</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>41940</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>641948</x:v>
+        <x:v>624510</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>38303</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>641972</x:v>
+        <x:v>592929</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>498566</x:v>
+        <x:v>641948</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>40008</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>603949</x:v>
+        <x:v>641972</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="H142" s="14" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>603968</x:v>
+        <x:v>498566</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>604004</x:v>
+        <x:v>603949</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>604005</x:v>
+        <x:v>603968</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>603384</x:v>
+        <x:v>604004</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>641866</x:v>
+        <x:v>604005</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>603141</x:v>
+        <x:v>603384</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>127</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>628104</x:v>
+        <x:v>641866</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>184</x:v>
-[...2 lines deleted...]
-        <x:v>185</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>547106</x:v>
+        <x:v>603141</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s"/>
+      <x:c r="E150" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>128</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>596295</x:v>
+        <x:v>628104</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="C151" s="3" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C151" s="3" t="n">
+        <x:v>35715</x:v>
+      </x:c>
       <x:c r="D151" s="3" t="s"/>
+      <x:c r="E151" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J151" s="0" t="s">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>22303</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>614878</x:v>
+        <x:v>547106</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>597137</x:v>
+        <x:v>592934</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>41907</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
+      <x:c r="E153" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>596292</x:v>
+        <x:v>642781</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s"/>
+      <x:c r="E154" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>493640</x:v>
+        <x:v>603259</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
+      <x:c r="E155" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>543662</x:v>
+        <x:v>603321</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s"/>
+      <x:c r="E156" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>595921</x:v>
+        <x:v>641940</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>38229</x:v>
+        <x:v>41940</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
+      <x:c r="E157" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>592934</x:v>
+        <x:v>641969</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>41907</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>642781</x:v>
+        <x:v>641995</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>603259</x:v>
+        <x:v>640908</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>40008</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="H160" s="14" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>603321</x:v>
+        <x:v>498518</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>641940</x:v>
+        <x:v>609391</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>41940</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>641969</x:v>
+        <x:v>604030</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H163" s="0" t="s">
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>641995</x:v>
+        <x:v>552789</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>127</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>640908</x:v>
+        <x:v>548230</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>498518</x:v>
+        <x:v>548261</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>609391</x:v>
+        <x:v>548274</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>604030</x:v>
+        <x:v>548400</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>552789</x:v>
+        <x:v>641900</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>548230</x:v>
+        <x:v>548806</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>548261</x:v>
+        <x:v>604262</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>35309</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>548274</x:v>
+        <x:v>567913</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="H172" s="14" t="s"/>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s">
+        <x:v>132</x:v>
+      </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>548400</x:v>
+        <x:v>620962</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
-      <x:c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>641900</x:v>
+        <x:v>597137</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>548806</x:v>
+        <x:v>596292</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
-      <x:c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>604262</x:v>
+        <x:v>493640</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>35309</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
-      <x:c r="E176" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>127</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>567913</x:v>
+        <x:v>592931</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
-      <x:c r="E177" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>132</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>620962</x:v>
+        <x:v>592932</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>592931</x:v>
+        <x:v>592933</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>100</x:v>
-[...2 lines deleted...]
-        <x:v>43</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22303</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>592932</x:v>
+        <x:v>614894</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>66</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>38229</x:v>
+        <x:v>40571</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
-      <x:c r="E180" s="14" t="s"/>
-      <x:c r="F180" s="14" t="s"/>
+      <x:c r="E180" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F180" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="G180" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>12526</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>592933</x:v>
+        <x:v>583757</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="C181" s="3" t="s"/>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="n">
+        <x:v>34799</x:v>
+      </x:c>
       <x:c r="D181" s="3" t="s"/>
+      <x:c r="E181" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F181" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>22303</x:v>
+        <x:v>22250</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>614894</x:v>
+        <x:v>583916</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>40571</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
-      <x:c r="E182" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E182" s="14" t="s"/>
+      <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>12526</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>583757</x:v>
+        <x:v>543662</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>34799</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
-      <x:c r="E183" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>141</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>22250</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>583916</x:v>
+        <x:v>595921</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>40571</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>