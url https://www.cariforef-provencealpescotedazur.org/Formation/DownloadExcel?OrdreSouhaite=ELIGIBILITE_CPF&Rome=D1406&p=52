--- v1 (2026-10-08)
+++ v2 (2026-10-08)
@@ -2474,72 +2474,72 @@
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor en sciences du management - diplôme de management international</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel négociateur technico-commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
+    <x:t>08/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des activités du tourisme et des voyages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS négociation et digitalisation de la relation client (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skema programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Skema Business School - Antenne Valbonne</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing spécificité responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing scpécificité responsable commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
@@ -30679,677 +30679,678 @@
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>620134</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
-      <x:c r="E474" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>640975</x:v>
+        <x:v>597478</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>597478</x:v>
+        <x:v>593930</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>593930</x:v>
+        <x:v>593938</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>593938</x:v>
+        <x:v>593950</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>593950</x:v>
+        <x:v>593955</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
+      <x:c r="E479" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>593955</x:v>
+        <x:v>601326</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>601326</x:v>
+        <x:v>554757</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>769</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="H481" s="0" t="s">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>554757</x:v>
+        <x:v>554935</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>35356</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>554935</x:v>
+        <x:v>609201</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>609201</x:v>
+        <x:v>606949</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>606949</x:v>
+        <x:v>602256</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>770</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -32498,1035 +32499,1036 @@
       <x:c r="S504" s="14" t="n">
         <x:v>599652</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>602256</x:v>
+        <x:v>600594</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>230</x:v>
-[...1 lines deleted...]
-      <x:c r="H506" s="14" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H506" s="14" t="s">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="I506" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>600594</x:v>
+        <x:v>609672</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
-        <x:v>248</x:v>
-[...2 lines deleted...]
-        <x:v>249</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>609672</x:v>
+        <x:v>550533</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>550533</x:v>
+        <x:v>601343</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>601343</x:v>
+        <x:v>601434</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>601434</x:v>
+        <x:v>601591</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>770</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H511" s="0" t="s">
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>512</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>601591</x:v>
+        <x:v>607546</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>295</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>607546</x:v>
+        <x:v>567058</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H513" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>567058</x:v>
+        <x:v>608915</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>608915</x:v>
+        <x:v>608981</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H515" s="0" t="s">
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>608981</x:v>
+        <x:v>640648</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>640648</x:v>
+        <x:v>548450</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>548450</x:v>
+        <x:v>640163</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>695</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>640163</x:v>
+        <x:v>548469</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>548469</x:v>
+        <x:v>599056</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>256</x:v>
-[...1 lines deleted...]
-      <x:c r="H520" s="14" t="s"/>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H520" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I520" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>599056</x:v>
+        <x:v>556573</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>556573</x:v>
+        <x:v>599234</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
@@ -33535,57 +33537,57 @@
       <x:c r="K522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>599234</x:v>
+        <x:v>640975</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -34412,214 +34414,214 @@
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>596765</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>592527</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
-        <x:v>38763</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>32006</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>616041</x:v>
+        <x:v>592527</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
-        <x:v>37787</x:v>
+        <x:v>38763</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>613746</x:v>
+        <x:v>616041</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
@@ -34802,660 +34804,658 @@
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>618762</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
-        <x:v>124</x:v>
-[...2 lines deleted...]
-        <x:v>125</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>558634</x:v>
+        <x:v>641161</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>617731</x:v>
+        <x:v>545099</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>802</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
-        <x:v>369</x:v>
-[...2 lines deleted...]
-        <x:v>370</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>585594</x:v>
+        <x:v>545104</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>632718</x:v>
+        <x:v>545106</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>641161</x:v>
+        <x:v>542369</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>804</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>805</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>582</x:v>
-[...1 lines deleted...]
-      <x:c r="H550" s="14" t="s"/>
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="H550" s="14" t="s">
+        <x:v>465</x:v>
+      </x:c>
       <x:c r="I550" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>545099</x:v>
+        <x:v>622093</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>806</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>545104</x:v>
+        <x:v>635412</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>556</x:v>
-[...1 lines deleted...]
-      <x:c r="H552" s="14" t="s"/>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H552" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
       <x:c r="I552" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>545106</x:v>
+        <x:v>558634</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>542369</x:v>
+        <x:v>617731</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
-        <x:v>38491</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I554" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>622093</x:v>
+        <x:v>585594</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>808</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>635412</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
@@ -35760,51 +35760,51 @@
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>632490</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>801</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I562" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -35984,997 +35984,998 @@
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>582012</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>318</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>545086</x:v>
+        <x:v>632721</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>633422</x:v>
+        <x:v>545100</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>815</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>632698</x:v>
+        <x:v>633422</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>632721</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>545100</x:v>
+        <x:v>545113</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>611866</x:v>
+        <x:v>591283</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>615335</x:v>
+        <x:v>611866</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>816</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>628691</x:v>
+        <x:v>615335</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>817</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>586726</x:v>
+        <x:v>628691</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
-        <x:v>313</x:v>
-[...2 lines deleted...]
-        <x:v>314</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>633992</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>818</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>819</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s">
-        <x:v>820</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I576" s="16" t="s">
-        <x:v>821</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
-        <x:v>822</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>819</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>821</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>615767</x:v>
+        <x:v>633992</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="H577" s="0" t="s">
+        <x:v>820</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>545113</x:v>
+        <x:v>615767</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
-        <x:v>41054</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>811</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
-        <x:v>32006</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>797</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>811</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>591283</x:v>
+        <x:v>529938</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H579" s="0" t="s">
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>529938</x:v>
+        <x:v>554797</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>823</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>318</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>554797</x:v>
+        <x:v>588106</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>588106</x:v>
+        <x:v>589724</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>556</x:v>
-[...1 lines deleted...]
-      <x:c r="H582" s="14" t="s"/>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H582" s="14" t="s">
+        <x:v>319</x:v>
+      </x:c>
       <x:c r="I582" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>589724</x:v>
+        <x:v>545086</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -38584,51 +38585,51 @@
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>572476</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>162</x:v>