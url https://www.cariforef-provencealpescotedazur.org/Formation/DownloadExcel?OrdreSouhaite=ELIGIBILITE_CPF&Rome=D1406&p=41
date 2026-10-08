--- v1 (2026-10-08)
+++ v2 (2026-10-08)
@@ -2183,50 +2183,137 @@
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial spécificité développement commercial et innovation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>MORIERES-LES-AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Belmont - Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Gambetta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBM 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ebm Business School - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisme de Gestion du Lycée Technique Privé Catholique Saint Jean - Ogec Saint Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jean d'Ormesson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAURENARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jacques Audiberti</x:t>
+  </x:si>
+  <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 3 Négocier et mettre en place les contrats et les partenariats</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing et management du point de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
@@ -2240,176 +2327,89 @@
   <x:si>
     <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Chef produit</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>manager des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>École supérieure de commerce et d'administration des entreprises du tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>ESCAET</x:t>
   </x:si>
   <x:si>
+    <x:t>06310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAULIEU-SUR-MER</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable du développement commercial France et International BC 1 Assurer une veille commerciale, concurrentielle, technologique et définir les plans d'actions marketing en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Etablir les formalités viticoles douanières à l'export</x:t>
   </x:si>
   <x:si>
     <x:t>Ng Vin</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Commerce international</x:t>
   </x:si>
   <x:si>
-    <x:t>06310</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Business developer</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe Belmont - Mougins</x:t>
-[...85 lines deleted...]
-  <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
@@ -2471,90 +2471,90 @@
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor en sciences du management - diplôme de management international</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel négociateur technico-commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS négociation et digitalisation de la relation client (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager d'affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skema programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skema Business School - Antenne Valbonne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing spécificité responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing scpécificité responsable commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
@@ -26185,6346 +26185,6347 @@
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>556211</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>592528</x:v>
+        <x:v>593931</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>592530</x:v>
+        <x:v>593935</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>592492</x:v>
+        <x:v>593941</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>578776</x:v>
+        <x:v>593944</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>624499</x:v>
+        <x:v>593947</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C401" s="3" t="n">
+        <x:v>38368</x:v>
+      </x:c>
+      <x:c r="D401" s="3" t="s"/>
+      <x:c r="E401" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G401" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="I401" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="J401" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="K401" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L401" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M401" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="N401" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O401" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="P401" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="Q401" s="4" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="R401" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="S401" s="0" t="n">
+        <x:v>549044</x:v>
+      </x:c>
+      <x:c r="T401" s="4" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="C401" s="3" t="n">
-[...41 lines deleted...]
-      </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>37787</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
-      <x:c r="E402" s="14" t="s"/>
+      <x:c r="E402" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>578836</x:v>
+        <x:v>603052</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>136</x:v>
-[...1 lines deleted...]
-      <x:c r="C403" s="3" t="s"/>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C403" s="3" t="n">
+        <x:v>38368</x:v>
+      </x:c>
       <x:c r="D403" s="3" t="s"/>
+      <x:c r="E403" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G403" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="J403" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>34561</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>614285</x:v>
+        <x:v>549558</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>445</x:v>
-[...1 lines deleted...]
-      <x:c r="H404" s="14" t="s"/>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H404" s="14" t="s">
+        <x:v>709</x:v>
+      </x:c>
       <x:c r="I404" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>599940</x:v>
+        <x:v>571075</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
-        <x:v>36518</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
+      <x:c r="E405" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>34030</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>537647</x:v>
+        <x:v>599940</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>719</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
-        <x:v>36518</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
-      <x:c r="E406" s="14" t="s"/>
+      <x:c r="E406" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>34030</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>537648</x:v>
+        <x:v>600143</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
-        <x:v>38491</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
+      <x:c r="E407" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G407" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>597479</x:v>
+        <x:v>600168</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
-      <x:c r="E408" s="14" t="s"/>
+      <x:c r="E408" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>597476</x:v>
+        <x:v>547439</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
+      <x:c r="E409" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="H409" s="0" t="s">
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>615981</x:v>
+        <x:v>608527</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
-      <x:c r="E410" s="14" t="s"/>
+      <x:c r="E410" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="H410" s="14" t="s"/>
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="H410" s="14" t="s">
+        <x:v>409</x:v>
+      </x:c>
       <x:c r="I410" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>578774</x:v>
+        <x:v>544870</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>724</x:v>
-[...1 lines deleted...]
-      <x:c r="C411" s="3" t="s"/>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C411" s="3" t="n">
+        <x:v>38368</x:v>
+      </x:c>
       <x:c r="D411" s="3" t="s"/>
+      <x:c r="E411" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="J411" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>34254</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>638437</x:v>
+        <x:v>642943</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>586</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
-      <x:c r="E412" s="14" t="s"/>
+      <x:c r="E412" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>592529</x:v>
+        <x:v>642987</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
-        <x:v>40591</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
+      <x:c r="E413" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="H413" s="0" t="s">
+        <x:v>685</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>592567</x:v>
+        <x:v>601975</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>731</x:v>
-[...1 lines deleted...]
-      <x:c r="C414" s="15" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C414" s="15" t="n">
+        <x:v>39063</x:v>
+      </x:c>
       <x:c r="D414" s="15" t="s"/>
-      <x:c r="E414" s="14" t="s"/>
+      <x:c r="E414" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>732</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>734</x:v>
-[...1 lines deleted...]
-      <x:c r="J414" s="14" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J414" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="K414" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>732</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>734</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>620134</x:v>
+        <x:v>641390</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>41114</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
+      <x:c r="E415" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>592844</x:v>
+        <x:v>641393</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
-      <x:c r="E416" s="14" t="s"/>
+      <x:c r="E416" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>593931</x:v>
+        <x:v>641397</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
+      <x:c r="E417" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>659</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>659</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>593935</x:v>
+        <x:v>599552</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s"/>
+      <x:c r="E418" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>593941</x:v>
+        <x:v>602081</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
+      <x:c r="E419" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>593944</x:v>
+        <x:v>599719</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
-      <x:c r="E420" s="14" t="s"/>
+      <x:c r="E420" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>593947</x:v>
+        <x:v>605523</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>549044</x:v>
+        <x:v>602257</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>740</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>263</x:v>
-[...1 lines deleted...]
-      <x:c r="H422" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H422" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I422" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>603052</x:v>
+        <x:v>607667</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H423" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>549558</x:v>
+        <x:v>607694</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>329</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>742</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>571075</x:v>
+        <x:v>599875</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>600143</x:v>
+        <x:v>600738</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="H426" s="14" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H426" s="14" t="s">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="I426" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>600168</x:v>
+        <x:v>609681</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H427" s="0" t="s">
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>547439</x:v>
+        <x:v>609965</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>39354</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>608527</x:v>
+        <x:v>601385</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>544870</x:v>
+        <x:v>623615</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>642943</x:v>
+        <x:v>601466</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>744</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>512</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>642987</x:v>
+        <x:v>628980</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>684</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>601975</x:v>
+        <x:v>607306</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>641390</x:v>
+        <x:v>607423</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="H434" s="14" t="s"/>
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="H434" s="14" t="s">
+        <x:v>640</x:v>
+      </x:c>
       <x:c r="I434" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>641393</x:v>
+        <x:v>608761</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>641397</x:v>
+        <x:v>602317</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>746</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>747</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>599552</x:v>
+        <x:v>602644</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>602081</x:v>
+        <x:v>602664</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>608</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>599719</x:v>
+        <x:v>640291</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>605523</x:v>
+        <x:v>640292</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>556</x:v>
-[...1 lines deleted...]
-      <x:c r="H440" s="14" t="s"/>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>602257</x:v>
+        <x:v>556864</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>607667</x:v>
+        <x:v>583334</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>73</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>607694</x:v>
+        <x:v>544951</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>750</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>599875</x:v>
+        <x:v>545054</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="H444" s="14" t="s"/>
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="H444" s="14" t="s">
+        <x:v>516</x:v>
+      </x:c>
       <x:c r="I444" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>600738</x:v>
+        <x:v>545161</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>248</x:v>
-[...2 lines deleted...]
-        <x:v>249</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>609681</x:v>
+        <x:v>641223</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>248</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>609965</x:v>
+        <x:v>641262</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>190</x:v>
-[...2 lines deleted...]
-        <x:v>191</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>601385</x:v>
+        <x:v>545561</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>460</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>623615</x:v>
+        <x:v>545663</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>601466</x:v>
+        <x:v>603474</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>40591</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="H450" s="14" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H450" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="I450" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>628980</x:v>
+        <x:v>608007</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H451" s="0" t="s">
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>607306</x:v>
+        <x:v>608239</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>607423</x:v>
+        <x:v>605204</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>608761</x:v>
+        <x:v>618248</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
-      <x:c r="E454" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>602317</x:v>
+        <x:v>592528</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
-      <x:c r="E455" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>602644</x:v>
+        <x:v>592530</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
-      <x:c r="E456" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>602664</x:v>
+        <x:v>592492</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
-      <x:c r="E457" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>640291</x:v>
+        <x:v>578776</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
-      <x:c r="E458" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>640292</x:v>
+        <x:v>624499</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>759</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>41624</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
-      <x:c r="E459" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>248</x:v>
-[...2 lines deleted...]
-        <x:v>249</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>556864</x:v>
+        <x:v>596766</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
-      <x:c r="E460" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>583334</x:v>
+        <x:v>578836</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>277</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
-      <x:c r="E461" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>512</x:v>
-[...2 lines deleted...]
-        <x:v>161</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34561</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>512</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>544951</x:v>
+        <x:v>614285</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>36518</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
-      <x:c r="E462" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>545054</x:v>
+        <x:v>537647</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>36518</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
-      <x:c r="E463" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>695</x:v>
-[...2 lines deleted...]
-        <x:v>516</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>545161</x:v>
+        <x:v>537648</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>399</x:v>
-[...1 lines deleted...]
-      <x:c r="H464" s="14" t="s"/>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H464" s="14" t="s">
+        <x:v>370</x:v>
+      </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>641223</x:v>
+        <x:v>602223</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
-      <x:c r="E465" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>641262</x:v>
+        <x:v>597479</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
-      <x:c r="E466" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>545561</x:v>
+        <x:v>597476</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
-      <x:c r="E467" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>545663</x:v>
+        <x:v>592529</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
-      <x:c r="E468" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>603474</x:v>
+        <x:v>592567</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
-      <x:c r="E469" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>151</x:v>
-[...2 lines deleted...]
-        <x:v>152</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>608007</x:v>
+        <x:v>635281</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
-      <x:c r="E470" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>318</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>608239</x:v>
+        <x:v>615981</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
-      <x:c r="E471" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>605204</x:v>
+        <x:v>578774</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>277</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
-      <x:c r="E472" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>450</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>452</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="J472" s="14" t="s"/>
       <x:c r="K472" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34254</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>618248</x:v>
+        <x:v>638437</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="H473" s="0" t="s">
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>592527</x:v>
+        <x:v>620134</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>593930</x:v>
+        <x:v>597478</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>593938</x:v>
+        <x:v>593930</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>593950</x:v>
+        <x:v>593938</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>593955</x:v>
+        <x:v>593950</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
-      <x:c r="E478" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>601326</x:v>
+        <x:v>593955</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>769</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>554757</x:v>
+        <x:v>601326</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
-        <x:v>35356</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>602</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>554935</x:v>
+        <x:v>554757</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>609201</x:v>
+        <x:v>554935</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>216</x:v>
-[...1 lines deleted...]
-      <x:c r="H482" s="14" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H482" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I482" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>606949</x:v>
+        <x:v>609201</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>770</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>606950</x:v>
+        <x:v>606949</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>548862</x:v>
+        <x:v>602256</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
-        <x:v>35356</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
-        <x:v>602</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>509939</x:v>
+        <x:v>606950</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>772</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>565512</x:v>
+        <x:v>548862</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="H487" s="0" t="s">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>549477</x:v>
+        <x:v>509939</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>659</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>549478</x:v>
+        <x:v>565512</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
-        <x:v>318</x:v>
-[...2 lines deleted...]
-        <x:v>319</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>556468</x:v>
+        <x:v>549477</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>600062</x:v>
+        <x:v>549478</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H491" s="0" t="s">
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>600151</x:v>
+        <x:v>556468</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>329</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>742</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>600271</x:v>
+        <x:v>600062</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>547440</x:v>
+        <x:v>600151</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>556</x:v>
-[...1 lines deleted...]
-      <x:c r="H494" s="14" t="s"/>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H494" s="14" t="s">
+        <x:v>709</x:v>
+      </x:c>
       <x:c r="I494" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>775</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>776</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>547776</x:v>
+        <x:v>600271</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>547835</x:v>
+        <x:v>547440</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>552957</x:v>
+        <x:v>547776</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>778</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
-        <x:v>472</x:v>
-[...2 lines deleted...]
-        <x:v>473</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>643065</x:v>
+        <x:v>547835</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>605</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>586631</x:v>
+        <x:v>552957</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>597</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="H499" s="0" t="s">
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>631043</x:v>
+        <x:v>643065</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>360</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>599466</x:v>
+        <x:v>586631</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>641400</x:v>
+        <x:v>631043</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>780</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>781</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I502" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>599652</x:v>
+        <x:v>599466</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>782</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
-        <x:v>369</x:v>
-[...2 lines deleted...]
-        <x:v>370</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>602223</x:v>
+        <x:v>641400</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
-        <x:v>556</x:v>
-[...1 lines deleted...]
-      <x:c r="H504" s="14" t="s"/>
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="H504" s="14" t="s">
+        <x:v>473</x:v>
+      </x:c>
       <x:c r="I504" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>602256</x:v>
+        <x:v>599652</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -33966,76 +33967,76 @@
         <x:v>607945</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>603602</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
@@ -34305,265 +34306,265 @@
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>604365</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>41114</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>597478</x:v>
+        <x:v>592844</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>41624</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>635281</x:v>
+        <x:v>596765</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
-        <x:v>41624</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>794</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>596765</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
-        <x:v>37787</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>34559</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>613746</x:v>
+        <x:v>592527</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38763</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -34627,51 +34628,51 @@
       <x:c r="L541" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>629917</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -34702,2279 +34703,2279 @@
       <x:c r="R542" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>643435</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>641161</x:v>
+        <x:v>544698</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>800</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>545099</x:v>
+        <x:v>618762</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>802</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>545104</x:v>
+        <x:v>641161</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>545106</x:v>
+        <x:v>545099</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>542369</x:v>
+        <x:v>545104</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>38491</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>464</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>622093</x:v>
+        <x:v>545106</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>804</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>635412</x:v>
+        <x:v>542369</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>714</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>805</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>558634</x:v>
+        <x:v>622093</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>617731</x:v>
+        <x:v>635412</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>806</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>585594</x:v>
+        <x:v>558634</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>632490</x:v>
+        <x:v>617731</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
-        <x:v>41054</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>809</x:v>
-[...1 lines deleted...]
-      <x:c r="H554" s="14" t="s"/>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H554" s="14" t="s">
+        <x:v>370</x:v>
+      </x:c>
       <x:c r="I554" s="16" t="s">
-        <x:v>810</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>32006</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>797</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>810</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>811</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>639631</x:v>
+        <x:v>585594</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
-        <x:v>318</x:v>
-[...2 lines deleted...]
-        <x:v>319</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>606291</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>159</x:v>
-[...1 lines deleted...]
-      <x:c r="H556" s="14" t="s"/>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H556" s="14" t="s">
+        <x:v>319</x:v>
+      </x:c>
       <x:c r="I556" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>638156</x:v>
+        <x:v>606291</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>544698</x:v>
+        <x:v>638156</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="L558" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="M558" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N558" s="15" t="n">
+        <x:v>32006</x:v>
+      </x:c>
+      <x:c r="O558" s="14" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="P558" s="14" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="Q558" s="16" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="R558" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="L558" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>618762</x:v>
+        <x:v>639631</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H559" s="0" t="s">
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>632718</x:v>
+        <x:v>606290</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>545113</x:v>
+        <x:v>617729</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
-        <x:v>41054</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>810</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
-        <x:v>32006</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>810</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>591283</x:v>
+        <x:v>632490</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I562" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>606290</x:v>
+        <x:v>633983</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
-        <x:v>313</x:v>
-[...2 lines deleted...]
-        <x:v>314</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>633983</x:v>
+        <x:v>640624</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>769</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>617729</x:v>
+        <x:v>587957</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>640624</x:v>
+        <x:v>582012</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>791</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>587957</x:v>
+        <x:v>632721</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>582012</x:v>
+        <x:v>545100</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>318</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>545086</x:v>
+        <x:v>633422</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>633422</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>815</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
-        <x:v>38808</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>632698</x:v>
+        <x:v>545113</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>632721</x:v>
+        <x:v>591283</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>545100</x:v>
+        <x:v>611866</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>611866</x:v>
+        <x:v>615335</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>798</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>615335</x:v>
+        <x:v>628691</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>628691</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>817</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>813</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="H576" s="14" t="s"/>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H576" s="14" t="s">
+        <x:v>314</x:v>
+      </x:c>
       <x:c r="I576" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>586726</x:v>
+        <x:v>633992</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>633992</x:v>
+        <x:v>615767</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>818</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>819</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>821</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
-        <x:v>822</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>819</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>821</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>615767</x:v>
+        <x:v>529938</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H579" s="0" t="s">
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>529938</x:v>
+        <x:v>554797</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>823</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>318</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>554797</x:v>
+        <x:v>588106</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>588106</x:v>
+        <x:v>589724</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>556</x:v>
-[...1 lines deleted...]
-      <x:c r="H582" s="14" t="s"/>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H582" s="14" t="s">
+        <x:v>319</x:v>
+      </x:c>
       <x:c r="I582" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>589724</x:v>
+        <x:v>545086</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -38054,51 +38055,51 @@
       <x:c r="J602" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>581340</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
@@ -38584,51 +38585,51 @@
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>572476</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>813</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>162</x:v>
@@ -38714,51 +38715,51 @@
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>520235</x:v>
       </x:c>
@@ -38768,51 +38769,51 @@
       <x:c r="U614" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>520236</x:v>
       </x:c>
@@ -39488,51 +39489,51 @@
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>635171</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
-        <x:v>714</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>41</x:v>
@@ -39989,51 +39990,51 @@
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>626353</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>42</x:v>