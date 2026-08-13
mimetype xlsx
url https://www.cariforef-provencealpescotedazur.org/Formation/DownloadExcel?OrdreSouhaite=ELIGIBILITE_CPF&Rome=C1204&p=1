--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -239,198 +239,198 @@
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention monnaie, banque, finance, assurance</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Découverte de la cryptomonnaie</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Produit financier</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Xeilos</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert des marchés financiers blocs de compétences BC01 - BC02 - BC03 - BC04 - BC05</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Financement entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention monnaie, banque, finance, assurance parcours international finance</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert des marchés financiers BC05 Option 1 (Activité Front-Office) : Développer la croissance d’une entreprise sur les marchés financiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/02/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Expert des marchés financiers BC01 Structurer une solution économique dédiée aux marchés financiers</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Expert des marchés financiers BC03 Gérer les risques de marché, de liquidité et de crédit</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1196,153 +1196,152 @@
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>597442</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="C6" s="15" t="s"/>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C6" s="15" t="n">
+        <x:v>38542</x:v>
+      </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J6" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="K6" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="L6" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="M6" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="N6" s="15" t="n">
+        <x:v>11052</x:v>
+      </x:c>
+      <x:c r="O6" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="P6" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="Q6" s="16" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="R6" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="J6" s="14" t="s"/>
-[...23 lines deleted...]
-      </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>576577</x:v>
+        <x:v>597441</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>50</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I7" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K7" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L7" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="M7" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N7" s="3" t="n">
+        <x:v>41002</x:v>
+      </x:c>
+      <x:c r="O7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="I7" s="4" t="s">
+      <x:c r="P7" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="Q7" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="R7" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S7" s="0" t="n">
+        <x:v>576577</x:v>
+      </x:c>
+      <x:c r="T7" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="J7" s="0" t="s">
-[...23 lines deleted...]
-      <x:c r="R7" s="0" t="s">
+      <x:c r="U7" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
@@ -1408,146 +1407,147 @@
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>632186</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>32</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>70</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>41003</x:v>
+        <x:v>41095</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>616888</x:v>
+        <x:v>622969</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C11" s="3" t="s"/>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C11" s="3" t="n">
+        <x:v>37437</x:v>
+      </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>41095</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>622969</x:v>
+        <x:v>616888</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
@@ -1687,702 +1687,702 @@
       <x:c r="R14" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>575028</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>598473</x:v>
+        <x:v>628608</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>628608</x:v>
+        <x:v>635631</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>635631</x:v>
+        <x:v>610191</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>610191</x:v>
+        <x:v>626391</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>626391</x:v>
+        <x:v>626429</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>626429</x:v>
+        <x:v>626430</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>626430</x:v>
+        <x:v>625703</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>625703</x:v>
+        <x:v>625733</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>625733</x:v>
+        <x:v>625741</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>625741</x:v>
+        <x:v>598473</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>619016</x:v>
+        <x:v>588034</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>588034</x:v>
+        <x:v>619016</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -2392,51 +2392,51 @@
       <x:c r="M27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>626394</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -2457,51 +2457,51 @@
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>626399</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>32623</x:v>
@@ -2790,51 +2790,51 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>626408</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32623</x:v>
@@ -2853,145 +2853,145 @@
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>625706</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>598467</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>610200</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -3004,51 +3004,51 @@
       <x:c r="M38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>626392</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -3169,51 +3169,51 @@
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>626414</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -3280,51 +3280,51 @@
       <x:c r="M43" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>626423</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -3399,51 +3399,51 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>626431</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
@@ -3456,51 +3456,51 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>625705</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32623</x:v>
@@ -3510,51 +3510,51 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>625734</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>46</x:v>
@@ -3567,319 +3567,319 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>625735</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>625739</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>637138</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>620690</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>591116</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>610181</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>