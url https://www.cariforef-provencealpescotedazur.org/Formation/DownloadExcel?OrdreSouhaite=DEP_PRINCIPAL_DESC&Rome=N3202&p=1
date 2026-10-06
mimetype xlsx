--- v0 (2026-08-13)
+++ v1 (2026-10-06)
@@ -206,84 +206,84 @@
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Raynouard</x:t>
   </x:si>
   <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Caucadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
+    <x:t>LP la Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-André (les Routiers)</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1153,51 +1153,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>595782</x:v>
+        <x:v>595779</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40993</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
@@ -1210,51 +1210,51 @@
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>595778</x:v>
+        <x:v>595782</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40993</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -1264,51 +1264,51 @@
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>595779</x:v>
+        <x:v>595783</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40993</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
@@ -1321,51 +1321,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>31827</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>595783</x:v>
+        <x:v>595778</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40993</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>