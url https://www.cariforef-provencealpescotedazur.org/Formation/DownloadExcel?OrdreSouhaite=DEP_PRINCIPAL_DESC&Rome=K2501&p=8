--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -443,50 +443,53 @@
   <x:si>
     <x:t>Mblp Sécurité - Salamandre Formations</x:t>
   </x:si>
   <x:si>
     <x:t>83550</x:t>
   </x:si>
   <x:si>
     <x:t>Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agent privé de prévention et de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Azs Formation - Azs School</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>Surveillance protection gardiennage</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
@@ -494,53 +497,50 @@
   <x:si>
     <x:t>02/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Attestation de formation des agents des entreprises de protection privée de navires</x:t>
   </x:si>
   <x:si>
     <x:t>Oropex</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
@@ -797,159 +797,159 @@
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Opérateur en vidéoprotection - Module complémentaire</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Opérateur en vidéoprotection</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ajout ou Remplacement de chien sur la carte professionnelle</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ajout ou Remplacement de chien sur la carte professionnelle</x:t>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>CAP gardien d'immeubles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/24/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>10/30/2026 00:00:00</x:t>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/01/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>12/04/2026 00:00:00</x:t>
+    <x:t>Direct Sécurité Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptitude Sécurité Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abg Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Si Région Paca</x:t>
   </x:si>
   <x:si>
     <x:t>06270</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
-    <x:t>Direct Sécurité Formation</x:t>
-[...23 lines deleted...]
-    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+    <x:t>Surveillance humaine ou gardiennage - Maintien et actualisation des compétences (MAC) (Renouvellement carte professionnelle) + GPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prestiges Formations Sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAC APR - Maitien et actualisation des compétences d'agent de protection rapprochée</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
@@ -3985,512 +3985,512 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>637726</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>124</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>42822</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>618989</x:v>
+        <x:v>637873</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="C50" s="15" t="s"/>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="n">
+        <x:v>38451</x:v>
+      </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>117</x:v>
-[...1 lines deleted...]
-      <x:c r="J50" s="14" t="s"/>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>42822</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>605433</x:v>
+        <x:v>618989</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="J51" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>24024</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>637867</x:v>
+        <x:v>605433</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="U51" s="4" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>637872</x:v>
+        <x:v>637867</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="U52" s="16" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
+      <x:c r="J53" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>637718</x:v>
+        <x:v>637872</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="U53" s="4" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>637724</x:v>
+        <x:v>637718</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>637731</x:v>
+        <x:v>637724</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="J56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>24024</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>618910</x:v>
+        <x:v>637731</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>24024</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>637873</x:v>
+        <x:v>618910</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
@@ -4533,51 +4533,51 @@
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>638219</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
@@ -6722,1697 +6722,1694 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>623989</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>42822</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>613547</x:v>
+        <x:v>586076</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>613548</x:v>
+        <x:v>586078</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>42822</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>586076</x:v>
+        <x:v>622581</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>586078</x:v>
+        <x:v>613547</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>245</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>42810</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>604067</x:v>
+        <x:v>613548</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>613545</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>613549</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="C108" s="15" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C108" s="15" t="n">
+        <x:v>40308</x:v>
+      </x:c>
       <x:c r="D108" s="15" t="s"/>
-      <x:c r="E108" s="14" t="s"/>
+      <x:c r="E108" s="14" t="s">
+        <x:v>248</x:v>
+      </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>195</x:v>
-[...1 lines deleted...]
-      <x:c r="J108" s="14" t="s"/>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="J108" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>42810</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>622581</x:v>
+        <x:v>604067</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>622582</x:v>
+        <x:v>622580</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>613546</x:v>
+        <x:v>622583</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="I111" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="K111" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L111" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M111" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N111" s="3" t="n">
+        <x:v>42854</x:v>
+      </x:c>
+      <x:c r="O111" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P111" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="Q111" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="R111" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="S111" s="0" t="n">
+        <x:v>622602</x:v>
+      </x:c>
+      <x:c r="T111" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="I111" s="4" t="s">
+      <x:c r="U111" s="4" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>232</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>609027</x:v>
+        <x:v>622582</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>622580</x:v>
+        <x:v>613546</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>195</x:v>
-[...1 lines deleted...]
-      <x:c r="J114" s="14" t="s"/>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="J114" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>622583</x:v>
+        <x:v>609334</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>622602</x:v>
+        <x:v>609027</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="C116" s="15" t="s"/>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C116" s="15" t="n">
+        <x:v>37737</x:v>
+      </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="J116" s="14" t="s"/>
+      <x:c r="J116" s="14" t="s">
+        <x:v>215</x:v>
+      </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>42801</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="S116" s="14" t="n">
+        <x:v>601290</x:v>
+      </x:c>
+      <x:c r="T116" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="S116" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>239</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="K117" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L117" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M117" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="N117" s="3" t="n">
+        <x:v>42854</x:v>
+      </x:c>
+      <x:c r="O117" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P117" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="J117" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>601290</x:v>
+        <x:v>626372</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="H118" s="14" t="s">
+      <x:c r="H118" s="14" t="s"/>
+      <x:c r="I118" s="16" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>626372</x:v>
+        <x:v>634526</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>124</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>271</x:v>
-[...2 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>42822</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>632799</x:v>
+        <x:v>634528</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>266</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>607998</x:v>
+        <x:v>585308</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>602308</x:v>
+        <x:v>602305</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>42822</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>585305</x:v>
+        <x:v>602308</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>42822</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>634527</x:v>
+        <x:v>585305</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>273</x:v>
-[...1 lines deleted...]
-      <x:c r="C124" s="15" t="s"/>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C124" s="15" t="n">
+        <x:v>38451</x:v>
+      </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>258</x:v>
-[...1 lines deleted...]
-      <x:c r="J124" s="14" t="s"/>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="J124" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>42822</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>602305</x:v>
+        <x:v>632799</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>634526</x:v>
+        <x:v>634527</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>276</x:v>
-[...1 lines deleted...]
-      <x:c r="H126" s="14" t="s"/>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>263</x:v>
+      </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>634528</x:v>
+        <x:v>607998</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>585294</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37616</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>23641</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>585295</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>602303</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>602310</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>602304</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>602306</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>283</x:v>
@@ -8434,349 +8431,349 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>599952</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38451</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>632798</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>634470</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>602307</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>602309</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>626370</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>626371</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
@@ -8787,51 +8784,51 @@
         <x:v>289</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>611137</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>291</x:v>