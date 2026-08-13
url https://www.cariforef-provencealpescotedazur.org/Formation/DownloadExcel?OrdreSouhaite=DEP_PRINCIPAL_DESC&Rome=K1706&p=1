--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -458,87 +458,87 @@
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Opérateur en vidéoprotection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guide fiLes et serres fiLes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandyben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Évacuation site</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>PSC 1 (Prévention et Secours Civiques)</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Marseille des Secouristes Français de la Croix Blanche</x:t>
   </x:si>
   <x:si>
     <x:t>AMS CROIX BLANCHE</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité civile</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Direct Sécurité Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Moniteur-formateur de premiers secours EFR</x:t>
   </x:si>
   <x:si>
     <x:t>Barba Learning - Ecole apnée</x:t>
   </x:si>
@@ -2792,320 +2792,321 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>595113</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>129</x:v>
-[...1 lines deleted...]
-      <x:c r="C32" s="15" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="n">
+        <x:v>38186</x:v>
+      </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="J32" s="14" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="J32" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>42826</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>600703</x:v>
+        <x:v>576293</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38186</x:v>
+        <x:v>37737</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>42801</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>576293</x:v>
+        <x:v>623957</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>135</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>107</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>42801</x:v>
+        <x:v>42870</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>623957</x:v>
+        <x:v>576702</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="C35" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="n">
+        <x:v>38186</x:v>
+      </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>42870</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>576702</x:v>
+        <x:v>597421</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>84</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>42826</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>597421</x:v>
+        <x:v>600703</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3180,51 +3181,51 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>595114</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37737</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42801</x:v>
@@ -3261,51 +3262,51 @@
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>612043</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
@@ -3368,100 +3369,100 @@
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>598393</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>598394</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">