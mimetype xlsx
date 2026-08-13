--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -473,101 +473,101 @@
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2022 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en herboristerie</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Se former aux plantes médicinales - première partie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathe holistique</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement relationnel et massage - Relation d'aide par le toucher - Niveau I</x:t>
   </x:si>
   <x:si>
     <x:t>La relation d'Aide par le Toucher</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>LAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Se former aux plantes médicinales - première partie</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Praticien en naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Naturospirit</x:t>
   </x:si>
   <x:si>
     <x:t>92200</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
@@ -590,122 +590,122 @@
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aromathérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie corporelle</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage Shiatsu de bien-être</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Riviéra Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sylvie Forest - Massage Sylvie &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA MOLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Yin Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Ojas</x:t>
   </x:si>
   <x:si>
     <x:t>83550</x:t>
   </x:si>
   <x:si>
     <x:t>Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Art-thérapeute en mouvement</x:t>
   </x:si>
   <x:si>
     <x:t>Terre de Lune</x:t>
   </x:si>
   <x:si>
     <x:t>TDL</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Particulier, individuel , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage Shiatsu de bien-être</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Praticien en accompagnement au changement et la gestion du stress par l'hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Transe-Formations</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réfléxologie plantaire</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation du Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>83440</x:t>
   </x:si>
   <x:si>
     <x:t>Femme</x:t>
@@ -737,65 +737,65 @@
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Ferme de Beaugensiers</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>BELGENTIER</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Dubarry Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Dubarry Academy</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Commerçant , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie Kenkou</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fleurs de Bach - Niveau 3</x:t>
   </x:si>
   <x:si>
     <x:t>Bruno Schmucki</x:t>
   </x:si>
   <x:si>
     <x:t>33380</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2026 00:00:00</x:t>
@@ -2051,294 +2051,294 @@
   <x:si>
     <x:t>Une Porte Vers Soi</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Intervenant spa et bien-être BC1 contribuer à l’animation de l’espace de vente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien en Hypnose Ericksonienne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médecine Traditionnelle Chinoise - 3e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intervenant spa et bien-être (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madérothérapie visage et corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intervenant spa et bien-être BC4 déployer une activité de spa et bien-être</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Médecine Traditionnelle Chinoise - 3e année</x:t>
-[...32 lines deleted...]
-    <x:t>07/01/2027 00:00:00</x:t>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accompagnement relationnel et massage - Relation d'aide par le toucher pour les personnes âgées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Ayurvedique Abhyanga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bols Tibétains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en hypnose conversationnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Oriental</x:t>
   </x:si>
   <x:si>
-    <x:t>Intervenant spa et bien-être BC4 déployer une activité de spa et bien-être</x:t>
-[...20 lines deleted...]
-    <x:t>09/21/2025 00:00:00</x:t>
+    <x:t>Praticien en hypnose EFPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien naturothérapie : conseiller en hygiène de vie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage Ayurvedique Abhyanga</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Massage lomi lomi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Shiatsu</x:t>
   </x:si>
   <x:si>
     <x:t>Thaïlandais à l'huile</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>Sofronicia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yoann Fonte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUANS-SARTOUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accompagnement énergétique - Massages énergétiques - Bols tibétains - Réflexologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage bébé Shantala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseils en aromathérapie - Huiles essentielles, hydrolats et huiles végétales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patricia Benoît</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Privé Jacquet</x:t>
   </x:si>
   <x:si>
     <x:t>IEPA</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>SAINT-LAURENT-DU-VAR</x:t>
-[...41 lines deleted...]
-    <x:t>Conseils en aromathérapie - Huiles essentielles, hydrolats et huiles végétales</x:t>
+    <x:t>PRATICIEN EN NATUROPATHIE ENERGETIQUE A DISTANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre Formation Naturopathie Energétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien en hypnose et communication ericksonienne (combiné)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage enfant (de 2 à 12 ans)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modelage du corps - Madeirothérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Attitude Nails Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modelage du corps - californien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Chinois - Tui Na bien-être - Niveau 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Hawaïen Lomi Lomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Art thérapie premium</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
-  </x:si>
-[...55 lines deleted...]
-    <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage du corps - drainage lymphatique</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Elu , Enseignant , Formateur , Handicapé moteur</x:t>
   </x:si>
   <x:si>
     <x:t>Massage californien et/ou suédois</x:t>
   </x:si>
   <x:si>
     <x:t>Massage sonore aux bols chantants tibétains</x:t>
   </x:si>
@@ -4896,351 +4896,352 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>616356</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>623997</x:v>
+        <x:v>616121</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L36" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="M36" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N36" s="15" t="n">
+        <x:v>43445</x:v>
+      </x:c>
+      <x:c r="O36" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="P36" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="R36" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="S36" s="14" t="n">
+        <x:v>623997</x:v>
+      </x:c>
+      <x:c r="T36" s="16" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="U36" s="16" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>616441</x:v>
+        <x:v>521915</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q38" s="16" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="R38" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="S38" s="14" t="n">
+        <x:v>616441</x:v>
+      </x:c>
+      <x:c r="T38" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U38" s="16" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>585299</x:v>
+        <x:v>574178</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>616121</x:v>
+        <x:v>585299</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="U40" s="16" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>97</x:v>
@@ -5628,275 +5629,275 @@
         <x:v>103</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>15450</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="S49" s="0" t="n">
+        <x:v>632319</x:v>
+      </x:c>
+      <x:c r="T49" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="S49" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>180</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="R50" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="Q50" s="16" t="s">
+      <x:c r="S50" s="14" t="n">
+        <x:v>637753</x:v>
+      </x:c>
+      <x:c r="T50" s="16" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="U50" s="16" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="Q51" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="R51" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="S51" s="0" t="n">
+        <x:v>616987</x:v>
+      </x:c>
+      <x:c r="T51" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="U51" s="4" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="I52" s="16" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="Q52" s="16" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>637753</x:v>
+        <x:v>628545</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>586350</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -6024,142 +6025,142 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>507977</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L57" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="M57" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N57" s="3" t="n">
+        <x:v>43445</x:v>
+      </x:c>
+      <x:c r="O57" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="P57" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="L57" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>597820</x:v>
+        <x:v>635858</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>635858</x:v>
+        <x:v>597820</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
@@ -6186,76 +6187,76 @@
         <x:v>508016</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>628042</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>233</x:v>
@@ -6458,69 +6459,69 @@
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>553920</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
@@ -6542,78 +6543,78 @@
         <x:v>211</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>624799</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>616989</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
@@ -6662,269 +6663,269 @@
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>527565</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>627685</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>553917</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>635272</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>586348</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -7114,128 +7115,128 @@
       <x:c r="T77" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>625224</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>625230</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -7266,75 +7267,75 @@
         <x:v>211</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>615228</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>635860</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
@@ -7355,144 +7356,144 @@
       <x:c r="M82" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>544176</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>628995</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>583218</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>296</x:v>
@@ -7521,222 +7522,222 @@
       <x:c r="R85" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>634205</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>632318</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>632320</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>637754</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>617090</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
@@ -8718,51 +8719,51 @@
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>488934</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
@@ -8975,51 +8976,51 @@
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>621247</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
@@ -9432,51 +9433,51 @@
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>621260</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
@@ -9855,51 +9856,51 @@
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>598429</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
@@ -11173,75 +11174,75 @@
       <x:c r="S156" s="14" t="n">
         <x:v>629679</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>34921</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>587316</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
@@ -11410,51 +11411,51 @@
       <x:c r="L161" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>629782</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
@@ -11888,51 +11889,51 @@
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>624917</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>57</x:v>
@@ -12256,51 +12257,51 @@
       <x:c r="L177" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>624160</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
@@ -12366,51 +12367,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>628965</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>542</x:v>
@@ -12554,51 +12555,51 @@
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>488932</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
@@ -13436,51 +13437,51 @@
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>621265</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
@@ -13538,51 +13539,51 @@
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>628706</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
@@ -14927,51 +14928,51 @@
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>621264</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
@@ -14995,51 +14996,51 @@
       <x:c r="L230" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>602500</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
@@ -16284,1701 +16285,1701 @@
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>616116</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>428</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>630116</x:v>
+        <x:v>510287</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>614509</x:v>
+        <x:v>510312</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>589</x:v>
-[...1 lines deleted...]
-      <x:c r="C258" s="15" t="s"/>
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="C258" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="J258" s="14" t="s"/>
+      <x:c r="J258" s="14" t="s">
+        <x:v>459</x:v>
+      </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>551186</x:v>
+        <x:v>546874</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>624161</x:v>
+        <x:v>601894</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>498</x:v>
-[...1 lines deleted...]
-      <x:c r="H260" s="14" t="s"/>
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="H260" s="14" t="s">
+        <x:v>429</x:v>
+      </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>624164</x:v>
+        <x:v>630116</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>635888</x:v>
+        <x:v>616385</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>510287</x:v>
+        <x:v>624916</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>510312</x:v>
+        <x:v>572604</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>664</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>366</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>546874</x:v>
+        <x:v>635888</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>630177</x:v>
+        <x:v>546593</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>630178</x:v>
+        <x:v>542237</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>621268</x:v>
+        <x:v>580115</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>476</x:v>
-[...1 lines deleted...]
-      <x:c r="C268" s="15" t="s"/>
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C268" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>383</x:v>
-[...1 lines deleted...]
-      <x:c r="J268" s="14" t="s"/>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="J268" s="14" t="s">
+        <x:v>459</x:v>
+      </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>602501</x:v>
+        <x:v>546861</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>601894</x:v>
+        <x:v>628963</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>666</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>667</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>366</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>546861</x:v>
+        <x:v>630177</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>428</x:v>
-[...2 lines deleted...]
-        <x:v>429</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>628963</x:v>
+        <x:v>630178</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>546593</x:v>
+        <x:v>621268</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>616385</x:v>
+        <x:v>602501</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>624916</x:v>
+        <x:v>551186</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>671</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>151</x:v>
-[...1 lines deleted...]
-      <x:c r="C275" s="3" t="s"/>
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C275" s="3" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="J275" s="0" t="s">
+        <x:v>459</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>572604</x:v>
+        <x:v>546888</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>542237</x:v>
+        <x:v>614509</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>580115</x:v>
+        <x:v>624161</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>551390</x:v>
+        <x:v>624164</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>676</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>366</x:v>
-[...2 lines deleted...]
-        <x:v>459</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>546888</x:v>
+        <x:v>633872</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>633872</x:v>
+        <x:v>635855</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>635855</x:v>
+        <x:v>543596</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>543596</x:v>
+        <x:v>589555</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>602498</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>589555</x:v>
+        <x:v>551194</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>579929</x:v>
+        <x:v>551206</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>551194</x:v>
+        <x:v>632273</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>551206</x:v>
+        <x:v>551390</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
@@ -17989,506 +17990,506 @@
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>559483</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="H289" s="0" t="s">
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>624170</x:v>
+        <x:v>602685</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>632273</x:v>
+        <x:v>616384</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>691</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>428</x:v>
-[...2 lines deleted...]
-        <x:v>429</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>602685</x:v>
+        <x:v>630322</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>616384</x:v>
+        <x:v>621259</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>659</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H293" s="0" t="s">
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>630322</x:v>
+        <x:v>621806</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>15450</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>621259</x:v>
+        <x:v>598456</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>694</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>359</x:v>
-[...2 lines deleted...]
-        <x:v>360</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>621806</x:v>
+        <x:v>598460</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>598456</x:v>
+        <x:v>624170</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>598460</x:v>
+        <x:v>579929</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
@@ -18811,1892 +18812,1892 @@
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>579683</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="H305" s="0" t="s">
+      <x:c r="I305" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="I305" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="R305" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="R305" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>636830</x:v>
+        <x:v>624909</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>708</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="Q306" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="Q306" s="16" t="s">
+      <x:c r="R306" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="R306" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>624909</x:v>
+        <x:v>630576</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>709</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>630576</x:v>
+        <x:v>624167</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>624167</x:v>
+        <x:v>551212</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>551212</x:v>
+        <x:v>551205</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>551205</x:v>
+        <x:v>555359</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>626253</x:v>
+        <x:v>577454</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>612767</x:v>
+        <x:v>577459</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>717</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>555359</x:v>
+        <x:v>577530</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>577454</x:v>
+        <x:v>626253</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>577459</x:v>
+        <x:v>612767</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>710</x:v>
-[...1 lines deleted...]
-      <x:c r="H316" s="14" t="s"/>
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s">
+        <x:v>718</x:v>
+      </x:c>
       <x:c r="I316" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>577530</x:v>
+        <x:v>636830</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>723</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>611919</x:v>
+        <x:v>612669</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>702</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>636762</x:v>
+        <x:v>551185</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>458</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>366</x:v>
-[...2 lines deleted...]
-        <x:v>459</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>546860</x:v>
+        <x:v>624158</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>577460</x:v>
+        <x:v>551214</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>577479</x:v>
+        <x:v>598472</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>577482</x:v>
+        <x:v>579377</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>546881</x:v>
+        <x:v>546860</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>676</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>366</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>546887</x:v>
+        <x:v>635897</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>635897</x:v>
+        <x:v>635902</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>635902</x:v>
+        <x:v>577460</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>735</x:v>
-[...2 lines deleted...]
-        <x:v>736</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>612669</x:v>
+        <x:v>577479</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>551185</x:v>
+        <x:v>577482</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="H329" s="0" t="s">
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>551214</x:v>
+        <x:v>636762</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>598472</x:v>
+        <x:v>611919</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>739</x:v>
-[...1 lines deleted...]
-      <x:c r="C331" s="3" t="s"/>
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C331" s="3" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="J331" s="0" t="s">
+        <x:v>459</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>579377</x:v>
+        <x:v>546881</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>740</x:v>
-[...1 lines deleted...]
-      <x:c r="C332" s="15" t="s"/>
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C332" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>499</x:v>
-[...1 lines deleted...]
-      <x:c r="J332" s="14" t="s"/>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="J332" s="14" t="s">
+        <x:v>459</x:v>
+      </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>624158</x:v>
+        <x:v>546887</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>741</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>635898</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>635903</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="I335" s="4" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="Q335" s="4" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>579510</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="Q336" s="16" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>574331</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>577468</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>577475</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>708</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>708</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>624907</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>630572</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>499</x:v>
@@ -20707,153 +20708,153 @@
       <x:c r="L341" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>624162</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>635900</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>635905</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
@@ -21505,92 +21506,92 @@
         <x:v>701</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>546879</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>632419</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
@@ -21648,51 +21649,51 @@
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>551369</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -21757,80 +21758,80 @@
       <x:c r="R361" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>598396</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>577486</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>44</x:v>
@@ -21910,236 +21911,236 @@
         <x:v>44</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>598463</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="R365" s="0" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>636807</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>577478</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>577505</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>604528</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>44</x:v>
@@ -22219,131 +22220,131 @@
         <x:v>784</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>543790</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>603664</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>635901</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
@@ -22362,101 +22363,101 @@
       <x:c r="M373" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>608293</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="Q374" s="16" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>627714</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>57</x:v>
@@ -22634,189 +22635,189 @@
         <x:v>755</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>597743</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>576554</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="Q380" s="16" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>612763</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="I381" s="4" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="Q381" s="4" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>612768</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
@@ -22838,740 +22839,740 @@
         <x:v>803</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>629716</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="I383" s="4" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="Q383" s="4" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>611917</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="Q384" s="16" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>574335</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>577455</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>577456</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>577457</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>577458</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>577476</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>577507</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>577510</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>577512</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>577531</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>577532</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>577533</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="Q396" s="16" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>575830</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
@@ -23708,51 +23709,51 @@
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>617942</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>97</x:v>
@@ -23762,54 +23763,54 @@
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>546870</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>42032</x:v>
@@ -23826,135 +23827,135 @@
       <x:c r="R401" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>546857</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="Q402" s="16" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>611923</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>722</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="I403" s="4" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="Q403" s="4" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>611928</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
@@ -23981,188 +23982,188 @@
         <x:v>755</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>617275</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="R405" s="0" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>572416</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="R406" s="14" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>572417</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H407" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="R407" s="0" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>572418</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
@@ -24177,51 +24178,51 @@
       <x:c r="L408" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>624166</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>57</x:v>
@@ -24244,82 +24245,82 @@
       <x:c r="R409" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>624169</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="R410" s="14" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>490425</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>44</x:v>
@@ -24647,51 +24648,51 @@
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>551415</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -24945,98 +24946,98 @@
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>621804</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>632430</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>366</x:v>
@@ -25215,136 +25216,136 @@
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>623419</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>635899</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>635904</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>754</x:v>
@@ -25376,80 +25377,80 @@
       <x:c r="R431" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>617274</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>630573</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>836</x:v>