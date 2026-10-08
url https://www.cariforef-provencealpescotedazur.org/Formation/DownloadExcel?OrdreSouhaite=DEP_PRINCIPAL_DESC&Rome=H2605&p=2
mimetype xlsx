--- v1 (2026-10-07)
+++ v2 (2026-10-08)
@@ -206,95 +206,95 @@
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>LP Argensol</x:t>
   </x:si>
   <x:si>
     <x:t>84106</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE Cedex</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Galliéni Fréjus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pôle Écoles Méditerranée - Écoles des apprentis de la Marine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pôle Ecoles Méditerranée - Ecoles des apprentis de la Marine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLIOULES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Cisson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Galliéni Fréjus</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Lycée Costebelle</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>LPO modèle électronique</x:t>
   </x:si>
   <x:si>
     <x:t>13396</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 11</x:t>
@@ -386,135 +386,135 @@
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro cybersécurité, informatique et réseaux, électronique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP Saint Eloi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade - site Jules Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>13541</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ampère</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Chatelier</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Jean Lurçat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mastère spécialisé Concepteur de circuits microélectroniques</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Mines-Telecom - Saint-Etienne</x:t>
   </x:si>
   <x:si>
     <x:t>IMT</x:t>
   </x:si>
   <x:si>
     <x:t>42100</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Public de la formation initiale , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Conception circuit électronique</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LP École libre des métiers</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ecole libre des métiers</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Dolle</x:t>
   </x:si>
@@ -1432,273 +1432,273 @@
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>597061</x:v>
+        <x:v>597067</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>597067</x:v>
+        <x:v>616040</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>597047</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>597052</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>616040</x:v>
+        <x:v>597061</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
@@ -2290,609 +2290,609 @@
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>609476</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
+      <x:c r="E23" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="G23" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I23" s="4" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J23" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K23" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="L23" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M23" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N23" s="3" t="n">
+        <x:v>24252</x:v>
+      </x:c>
+      <x:c r="O23" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P23" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="Q23" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="R23" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="S23" s="0" t="n">
+        <x:v>556782</x:v>
+      </x:c>
+      <x:c r="T23" s="4" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>597049</x:v>
+        <x:v>609460</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>597060</x:v>
+        <x:v>597042</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="n">
+        <x:v>37489</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>117</x:v>
-[...1 lines deleted...]
-      <x:c r="J26" s="14" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>24323</x:v>
+        <x:v>24252</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>630655</x:v>
+        <x:v>597049</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-        <x:v>72</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>556782</x:v>
+        <x:v>597060</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>97</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>609460</x:v>
+        <x:v>597063</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="K29" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="L29" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M29" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N29" s="3" t="n">
+        <x:v>24323</x:v>
+      </x:c>
+      <x:c r="O29" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="P29" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="R29" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="I29" s="4" t="s">
-[...20 lines deleted...]
-      <x:c r="P29" s="0" t="s">
+      <x:c r="S29" s="0" t="n">
+        <x:v>630655</x:v>
+      </x:c>
+      <x:c r="T29" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="Q29" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>597057</x:v>
+        <x:v>597041</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>627914</x:v>
+        <x:v>597057</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>597063</x:v>
+        <x:v>627914</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>