--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -590,69 +590,69 @@
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention chimie parcours chimie pour le vivant</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DU Manager un Service de soins en Secteur Privé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management opérationnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention chimie parcours analyse chimique et spectroscopie</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité qualité, logistique industrielle et organisation parcours management de la production (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
@@ -3116,319 +3116,318 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>547677</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38703</x:v>
+        <x:v>38566</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>22871</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>574944</x:v>
+        <x:v>623315</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38566</x:v>
+        <x:v>41570</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>127</x:v>
-[...2 lines deleted...]
-        <x:v>128</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>22871</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>623315</x:v>
+        <x:v>596710</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>41570</x:v>
+        <x:v>41603</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>22213</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>596710</x:v>
+        <x:v>596772</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>22213</x:v>
+        <x:v>32110</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>596772</x:v>
+        <x:v>612766</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>175</x:v>
-[...1 lines deleted...]
-      <x:c r="C38" s="15" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C38" s="15" t="n">
+        <x:v>38703</x:v>
+      </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="J38" s="14" t="s"/>
+      <x:c r="J38" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>32110</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>612766</x:v>
+        <x:v>574944</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>127</x:v>
       </x:c>