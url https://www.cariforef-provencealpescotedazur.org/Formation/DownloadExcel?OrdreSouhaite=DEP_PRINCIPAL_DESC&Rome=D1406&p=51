--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -395,83 +395,83 @@
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sport 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel négociateur technico-commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skillence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
   </x:si>
   <x:si>
-    <x:t>08/25/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel négociateur technico-commercial (Apprentissage)</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13453</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2029 00:00:00</x:t>
@@ -773,140 +773,140 @@
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Saint Exupéry</x:t>
   </x:si>
   <x:si>
+    <x:t>Commerce - Les fondamentaux des techniques de vente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAPLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-MAXIME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie internationale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement commercial (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...85 lines deleted...]
-  <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure</x:t>
   </x:si>
   <x:si>
     <x:t>FASUP</x:t>
   </x:si>
   <x:si>
     <x:t>33300</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Toulon</x:t>
@@ -1652,311 +1652,311 @@
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Kaali Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité techniques de commercialisation parcours marketing et management du point de vente (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eloce - Walter Learning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESTC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Provence Formation</x:t>
-[...44 lines deleted...]
-    <x:t>06/09/2028 00:00:00</x:t>
+    <x:t>08/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Polyvalent Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
-[...2 lines deleted...]
-    <x:t>Provence Formation - Lycée Polyvalent Célony</x:t>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>My Business School Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>Kaali Formation</x:t>
-[...17 lines deleted...]
-    <x:t>04/01/2027 00:00:00</x:t>
+    <x:t>07/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMD École de management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMD Ecole de management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Tunon - Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale Sainte Victoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROUSSET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encadrement management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des activités du tourisme et des voyages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial spécificité développement commercial responsable et durable (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial spécificité développement commercial stratégique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSCA programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2031 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wiki Learn Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Sully</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adjoint responsable de magasin (POEC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial spécificité développement commercial et innovation (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation de la Profession de l'Assurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFPASS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation de la Profession de l'Assurance - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>03/03/2028 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Joliot Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Adjoint responsable de magasin (POEC)</x:t>
-[...130 lines deleted...]
-  <x:si>
     <x:t>LP Gambetta</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Pagnol</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
@@ -2378,74 +2378,74 @@
   <x:si>
     <x:t>Ebm Business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Esid - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Aurlom Prépa</x:t>
-[...5 lines deleted...]
-    <x:t>Esid - Antenne Nice</x:t>
+    <x:t>Ism Fénélon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
-    <x:t>09/22/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 2 Détecter les opportunités commerciales et développer un portefeuille clients en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'études supérieures en gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
@@ -2558,57 +2558,57 @@
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager en ingénierie d'affaires et performance commerciale spécialisation performance marketing et commerciale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager en ingénierie d'affaires spécialisation performance marketing et commerciale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2029 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Manager en ingénierie d'affaires spécialisation performance marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaïque</x:t>
   </x:si>
   <x:si>
     <x:t>04130</x:t>
   </x:si>
   <x:si>
     <x:t>VOLX</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing spécificité responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>E-Forma Campus</x:t>
   </x:si>
@@ -4758,505 +4758,504 @@
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>600735</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
-      <x:c r="E29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>547836</x:v>
+        <x:v>545099</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="U29" s="4" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s"/>
+      <x:c r="E30" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>42</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>635281</x:v>
+        <x:v>614685</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>623595</x:v>
+        <x:v>546873</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>603632</x:v>
+        <x:v>635281</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>607769</x:v>
+        <x:v>623595</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>614685</x:v>
+        <x:v>603632</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>546873</x:v>
+        <x:v>607769</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s"/>
+      <x:c r="E36" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>545099</x:v>
+        <x:v>547836</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -5758,79 +5757,79 @@
         <x:v>599719</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>602160</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
@@ -6018,51 +6017,51 @@
         <x:v>104</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>602316</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
@@ -6982,51 +6981,51 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>598874</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>45</x:v>
@@ -7039,51 +7038,51 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>620668</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
@@ -7214,51 +7213,51 @@
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>596766</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>45</x:v>
@@ -7382,51 +7381,51 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>638156</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -7441,51 +7440,51 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>567806</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>45</x:v>
@@ -7498,51 +7497,51 @@
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>642461</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -7557,51 +7556,51 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>605459</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
@@ -7733,51 +7732,51 @@
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>553767</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -8957,100 +8956,95 @@
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>607818</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>593953</x:v>
+        <x:v>614409</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>98</x:v>
@@ -9124,51 +9118,51 @@
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>544870</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -9192,512 +9186,510 @@
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>593931</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>557580</x:v>
+        <x:v>641290</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="H106" s="14" t="s"/>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s">
+        <x:v>213</x:v>
+      </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>557775</x:v>
+        <x:v>607700</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="R107" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="S107" s="0" t="n">
+        <x:v>641035</x:v>
+      </x:c>
+      <x:c r="T107" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="R107" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>599822</x:v>
+        <x:v>600729</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="U108" s="16" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>219</x:v>
-[...2 lines deleted...]
-        <x:v>213</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>564093</x:v>
+        <x:v>605206</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>556109</x:v>
+        <x:v>544951</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>605206</x:v>
+        <x:v>556109</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="Q112" s="16" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R112" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="S112" s="14" t="n">
+        <x:v>638155</x:v>
+      </x:c>
+      <x:c r="T112" s="16" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="U112" s="16" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -9712,677 +9704,682 @@
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>620450</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s"/>
+      <x:c r="E114" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>638155</x:v>
+        <x:v>557580</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="n">
+        <x:v>38368</x:v>
+      </x:c>
+      <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G115" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="I115" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C115" s="3" t="n">
-[...11 lines deleted...]
-      </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>622566</x:v>
+        <x:v>557775</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="Q116" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="Q116" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>641290</x:v>
+        <x:v>557776</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>605458</x:v>
+        <x:v>599822</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>206</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>213</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>641035</x:v>
+        <x:v>564093</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>212</x:v>
-[...2 lines deleted...]
-        <x:v>213</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>607700</x:v>
+        <x:v>608699</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>600729</x:v>
+        <x:v>550949</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>559253</x:v>
+        <x:v>622566</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>608699</x:v>
+        <x:v>559253</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
-      <x:c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>550949</x:v>
+        <x:v>593953</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>261</x:v>
-[...1 lines deleted...]
-      <x:c r="C124" s="15" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C124" s="15" t="n">
+        <x:v>39063</x:v>
+      </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s"/>
+      <x:c r="E124" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="J124" s="14" t="s"/>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="J124" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>614409</x:v>
+        <x:v>599552</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -10467,100 +10464,100 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>609199</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>599552</x:v>
+        <x:v>605458</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
@@ -10629,121 +10626,121 @@
       <x:c r="L129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>641034</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>545055</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
@@ -10767,99 +10764,99 @@
         <x:v>640509</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>599384</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>45</x:v>
@@ -11106,51 +11103,51 @@
       <x:c r="M137" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>556573</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
@@ -11233,102 +11230,102 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>601406</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>557587</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11553,110 +11550,110 @@
       <x:c r="G145" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>600593</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>550672</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
@@ -12027,51 +12024,51 @@
       <x:c r="G153" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>608578</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
@@ -12143,51 +12140,51 @@
       <x:c r="G155" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>641284</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
@@ -12527,51 +12524,51 @@
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>609202</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -12586,51 +12583,51 @@
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>609208</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
@@ -12756,104 +12753,104 @@
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>639839</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>608697</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
@@ -12993,51 +12990,51 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>599466</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -13059,75 +13056,75 @@
       <x:c r="R170" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>642458</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>562919</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
@@ -13276,97 +13273,97 @@
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>606290</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>622386</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
@@ -13391,72 +13388,72 @@
         <x:v>172</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>614285</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>614423</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
@@ -13579,51 +13576,51 @@
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>620134</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
@@ -13673,91 +13670,91 @@
         <x:v>607970</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>551049</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="U182" s="16" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -14343,51 +14340,51 @@
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>520236</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>360</x:v>
@@ -14496,51 +14493,51 @@
       <x:c r="M196" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>548862</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -14775,51 +14772,51 @@
       <x:c r="L201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>551967</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
@@ -14834,51 +14831,51 @@
       <x:c r="L202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>551969</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -14905,99 +14902,99 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>608915</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>640292</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
@@ -15196,51 +15193,51 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>603052</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>91</x:v>
@@ -15371,51 +15368,51 @@
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>641240</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
@@ -15524,51 +15521,51 @@
       <x:c r="G214" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>554359</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
@@ -16037,54 +16034,54 @@
       <x:c r="S222" s="14" t="n">
         <x:v>605182</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="I223" s="4" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -17199,100 +17196,100 @@
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>549744</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="I243" s="4" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>550947</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="U243" s="4" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
@@ -17488,51 +17485,51 @@
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>599892</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -18112,61 +18109,61 @@
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>581340</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
@@ -18295,91 +18292,91 @@
         <x:v>629918</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>550951</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="U262" s="16" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -18906,51 +18903,51 @@
       <x:c r="G272" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>602433</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
@@ -18984,51 +18981,51 @@
       <x:c r="M273" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>556514</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
@@ -19342,51 +19339,51 @@
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>549745</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
@@ -19403,61 +19400,61 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>549765</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
@@ -19529,54 +19526,54 @@
       <x:c r="S282" s="14" t="n">
         <x:v>600740</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>35268</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="I283" s="4" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -19624,54 +19621,54 @@
       <x:c r="L284" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>547776</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -19692,51 +19689,51 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>601347</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
@@ -19799,51 +19796,51 @@
       <x:c r="L287" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>573882</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
@@ -20158,102 +20155,102 @@
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>641350</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>605438</x:v>
+        <x:v>601997</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20393,51 +20390,51 @@
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>603829</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -20452,51 +20449,51 @@
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>602663</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>29</x:v>
@@ -20799,3664 +20796,3665 @@
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>641397</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
+      <x:c r="E305" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>544</x:v>
-[...2 lines deleted...]
-        <x:v>545</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>639529</x:v>
+        <x:v>605438</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>592528</x:v>
+        <x:v>640624</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
-      <x:c r="E307" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>350</x:v>
-[...2 lines deleted...]
-        <x:v>351</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>549347</x:v>
+        <x:v>641161</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>528</x:v>
-[...1 lines deleted...]
-      <x:c r="H308" s="14" t="s"/>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H308" s="14" t="s">
+        <x:v>351</x:v>
+      </x:c>
       <x:c r="I308" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>553820</x:v>
+        <x:v>549347</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>547201</x:v>
+        <x:v>553820</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>603631</x:v>
+        <x:v>547201</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
+      <x:c r="E311" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>591884</x:v>
+        <x:v>603631</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>601997</x:v>
+        <x:v>593943</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="H313" s="0" t="s">
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>640624</x:v>
+        <x:v>639529</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>641161</x:v>
+        <x:v>592528</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>593943</x:v>
+        <x:v>589724</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>589724</x:v>
+        <x:v>617731</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>617731</x:v>
+        <x:v>591884</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
-      <x:c r="E318" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>600733</x:v>
+        <x:v>593930</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
-      <x:c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>607423</x:v>
+        <x:v>607336</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
-      <x:c r="E320" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>554097</x:v>
+        <x:v>604519</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
-      <x:c r="E321" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G321" s="0" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="I321" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="I321" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>553017</x:v>
+        <x:v>593950</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
-      <x:c r="E322" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>641396</x:v>
+        <x:v>596820</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
-      <x:c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>641399</x:v>
+        <x:v>597478</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
-      <x:c r="E324" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>601322</x:v>
+        <x:v>545100</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
-      <x:c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>641317</x:v>
+        <x:v>597168</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
-      <x:c r="E326" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>544</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>547719</x:v>
+        <x:v>629917</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
-      <x:c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="H327" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>556626</x:v>
+        <x:v>635334</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
-      <x:c r="E328" s="14" t="s"/>
+      <x:c r="E328" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>593930</x:v>
+        <x:v>599873</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
+      <x:c r="E329" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>544</x:v>
-[...2 lines deleted...]
-        <x:v>545</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>607336</x:v>
+        <x:v>599875</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
-      <x:c r="E330" s="14" t="s"/>
+      <x:c r="E330" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>421</x:v>
-[...1 lines deleted...]
-      <x:c r="H330" s="14" t="s"/>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H330" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="I330" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>604519</x:v>
+        <x:v>556809</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>570</x:v>
-[...1 lines deleted...]
-      <x:c r="C331" s="3" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C331" s="3" t="n">
+        <x:v>38368</x:v>
+      </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
-        <x:v>571</x:v>
-[...2 lines deleted...]
-        <x:v>572</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="J331" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>633567</x:v>
+        <x:v>607945</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>609965</x:v>
+        <x:v>618248</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>41966</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="H333" s="0" t="s">
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>553120</x:v>
+        <x:v>623614</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>41966</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
-      <x:c r="E334" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>578</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>549086</x:v>
+        <x:v>643472</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>623615</x:v>
+        <x:v>549683</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>396</x:v>
-[...1 lines deleted...]
-      <x:c r="H336" s="14" t="s"/>
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H336" s="14" t="s">
+        <x:v>443</x:v>
+      </x:c>
       <x:c r="I336" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>529938</x:v>
+        <x:v>622093</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
+      <x:c r="E337" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>592529</x:v>
+        <x:v>553122</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>639975</x:v>
+        <x:v>553123</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="H339" s="0" t="s">
+        <x:v>499</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>602257</x:v>
+        <x:v>643129</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>119</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>609200</x:v>
+        <x:v>641242</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>599873</x:v>
+        <x:v>535021</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>599875</x:v>
+        <x:v>551053</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>36352</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
-      <x:c r="E343" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>63</x:v>
-[...2 lines deleted...]
-        <x:v>64</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="Q343" s="4" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="R343" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="S343" s="0" t="n">
+        <x:v>596954</x:v>
+      </x:c>
+      <x:c r="T343" s="4" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="U343" s="4" t="s">
         <x:v>586</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>316</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>455</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>607945</x:v>
+        <x:v>572164</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="H345" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="H345" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>618248</x:v>
+        <x:v>546968</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>41966</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>538</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>623614</x:v>
+        <x:v>601343</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>221</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
+      <x:c r="E347" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="F347" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>643472</x:v>
+        <x:v>633567</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>38491</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I348" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>42627</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>549683</x:v>
+        <x:v>609965</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
-        <x:v>38491</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
+      <x:c r="E349" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>442</x:v>
-[...2 lines deleted...]
-        <x:v>443</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>622093</x:v>
+        <x:v>553120</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>594</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
-      <x:c r="E350" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>553122</x:v>
+        <x:v>529938</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
-      <x:c r="E351" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>553123</x:v>
+        <x:v>592529</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>498</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>643129</x:v>
+        <x:v>639975</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>641242</x:v>
+        <x:v>602257</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>37738</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>32005</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>535021</x:v>
+        <x:v>641396</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>551053</x:v>
+        <x:v>641399</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>36352</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
-      <x:c r="E356" s="14" t="s"/>
+      <x:c r="E356" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>329</x:v>
-[...1 lines deleted...]
-      <x:c r="H356" s="14" t="s"/>
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="H356" s="14" t="s">
+        <x:v>603</x:v>
+      </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>596954</x:v>
+        <x:v>549086</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>572164</x:v>
+        <x:v>623615</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>603</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>546968</x:v>
+        <x:v>600733</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>601343</x:v>
+        <x:v>607423</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
-      <x:c r="E360" s="14" t="s"/>
+      <x:c r="E360" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>545100</x:v>
+        <x:v>554097</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
+      <x:c r="E361" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H361" s="0" t="s">
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>597168</x:v>
+        <x:v>609200</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s"/>
+      <x:c r="E362" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>629917</x:v>
+        <x:v>601322</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
+      <x:c r="E363" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>635334</x:v>
+        <x:v>553017</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
-      <x:c r="E364" s="14" t="s"/>
+      <x:c r="E364" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>593950</x:v>
+        <x:v>641317</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>40240</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
+      <x:c r="E365" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="H365" s="0" t="s">
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>596820</x:v>
+        <x:v>547719</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
-      <x:c r="E366" s="14" t="s"/>
+      <x:c r="E366" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="H366" s="14" t="s"/>
+      <x:c r="H366" s="14" t="s">
+        <x:v>213</x:v>
+      </x:c>
       <x:c r="I366" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>597478</x:v>
+        <x:v>556626</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>593929</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
@@ -24891,51 +24889,51 @@
       <x:c r="M375" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>552917</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -25292,51 +25290,51 @@
       <x:c r="L382" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>600172</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -25584,51 +25582,51 @@
       <x:c r="L387" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>567058</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
@@ -25720,78 +25718,78 @@
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>601465</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>585594</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
@@ -25866,51 +25864,51 @@
         <x:v>528</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>607424</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
@@ -25923,115 +25921,115 @@
       <x:c r="G393" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>607425</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>601152</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
@@ -26073,79 +26071,79 @@
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>604365</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>572476</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
@@ -26248,54 +26246,54 @@
       <x:c r="S398" s="14" t="n">
         <x:v>597476</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>35268</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="I399" s="4" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -26451,51 +26449,51 @@
       <x:c r="G402" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>602513</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
@@ -26598,51 +26596,51 @@
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>607667</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>37</x:v>
@@ -26781,99 +26779,99 @@
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>589684</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>643313</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>41114</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>34085</x:v>
@@ -26933,51 +26931,51 @@
       <x:c r="L410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>581594</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
@@ -27067,75 +27065,75 @@
       <x:c r="R412" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>600152</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>592526</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
@@ -27457,167 +27455,167 @@
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>618560</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>640291</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>600061</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -27686,51 +27684,51 @@
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>604522</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -27745,51 +27743,51 @@
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>601326</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>37</x:v>
@@ -27816,76 +27814,76 @@
         <x:v>601384</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>641316</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
@@ -27910,51 +27908,51 @@
       <x:c r="M427" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>617729</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27967,51 +27965,51 @@
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>617730</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
@@ -28185,51 +28183,51 @@
       <x:c r="G432" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>609578</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
@@ -28534,51 +28532,51 @@
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>635309</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
@@ -28588,51 +28586,51 @@
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>635310</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
@@ -28922,84 +28920,84 @@
       <x:c r="S444" s="14" t="n">
         <x:v>545473</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>555758</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -29020,51 +29018,51 @@
       <x:c r="L446" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>616220</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29185,98 +29183,98 @@
       <x:c r="L449" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>545106</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>545114</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
@@ -29731,115 +29729,115 @@
       <x:c r="S458" s="14" t="n">
         <x:v>607664</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>602223</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
@@ -30009,51 +30007,51 @@
       <x:c r="L463" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>546512</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -30221,51 +30219,51 @@
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>635311</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
@@ -30589,102 +30587,102 @@
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>639631</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>547013</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>34465</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -30921,51 +30919,51 @@
       <x:c r="M479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>611866</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
@@ -31094,51 +31092,51 @@
       <x:c r="M482" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>613761</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -31159,51 +31157,51 @@
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>600717</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
@@ -31274,51 +31272,51 @@
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>632721</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -31333,51 +31331,51 @@
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>608653</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>91</x:v>
@@ -31390,51 +31388,51 @@
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>599240</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -31449,51 +31447,51 @@
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>599243</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>45</x:v>
@@ -31506,51 +31504,51 @@
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>602019</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -31565,51 +31563,51 @@
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>640983</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>45</x:v>
@@ -31954,51 +31952,51 @@
       <x:c r="M497" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>573879</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
@@ -32472,51 +32470,51 @@
       <x:c r="L506" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>547439</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -32586,51 +32584,51 @@
       <x:c r="L508" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>566524</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -33498,51 +33496,51 @@
       <x:c r="L524" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>544698</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -33566,1139 +33564,1146 @@
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>608240</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
-      <x:c r="E526" s="14" t="s"/>
+      <x:c r="E526" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>586469</x:v>
+        <x:v>608654</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>600168</x:v>
+        <x:v>552265</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
-      <x:c r="E528" s="14" t="s"/>
+      <x:c r="E528" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>597167</x:v>
+        <x:v>552308</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>641262</x:v>
+        <x:v>554836</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>600582</x:v>
+        <x:v>547441</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>552265</x:v>
+        <x:v>631043</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>168</x:v>
-[...1 lines deleted...]
-      <x:c r="H532" s="14" t="s"/>
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H532" s="14" t="s">
+        <x:v>676</x:v>
+      </x:c>
       <x:c r="I532" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>552308</x:v>
+        <x:v>545149</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>556463</x:v>
+        <x:v>545161</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>675</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>545149</x:v>
+        <x:v>603774</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>545161</x:v>
+        <x:v>556463</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>603774</x:v>
+        <x:v>600168</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
-      <x:c r="E537" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G537" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>753</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>631043</x:v>
+        <x:v>597167</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
-      <x:c r="E538" s="14" t="s"/>
+      <x:c r="E538" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>593941</x:v>
+        <x:v>641262</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
+      <x:c r="E539" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G539" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>706</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>706</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>632698</x:v>
+        <x:v>600582</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>608654</x:v>
+        <x:v>547003</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="H541" s="0" t="s">
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>554836</x:v>
+        <x:v>608761</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
-      <x:c r="E542" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>547441</x:v>
+        <x:v>586469</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>36518</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>34030</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>537648</x:v>
+        <x:v>593941</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I544" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>554040</x:v>
+        <x:v>554038</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -34708,113 +34713,113 @@
       <x:c r="J545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>545094</x:v>
+        <x:v>554039</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>554038</x:v>
+        <x:v>554040</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -34824,292 +34829,285 @@
       <x:c r="J547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>554039</x:v>
+        <x:v>545094</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
-      <x:c r="E548" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>547003</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
-      <x:c r="E549" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>729</x:v>
-[...2 lines deleted...]
-        <x:v>730</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>608761</x:v>
+        <x:v>592568</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>36518</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
-      <x:c r="E550" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34030</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>545648</x:v>
+        <x:v>537648</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>40591</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
+      <x:c r="E551" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>592568</x:v>
+        <x:v>545648</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
@@ -35359,51 +35357,51 @@
       <x:c r="M556" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>602010</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -35460,51 +35458,51 @@
         <x:v>750</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>606948</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
@@ -35576,51 +35574,51 @@
         <x:v>168</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>605205</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
@@ -35952,81 +35950,81 @@
       <x:c r="S566" s="14" t="n">
         <x:v>545091</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>640163</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>37968</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
@@ -36109,51 +36107,51 @@
       <x:c r="L569" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>565512</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
@@ -36189,81 +36187,81 @@
       <x:c r="S570" s="14" t="n">
         <x:v>550533</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>607853</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
@@ -36343,51 +36341,51 @@
       <x:c r="L573" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>632490</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s">
         <x:v>141</x:v>
@@ -36543,75 +36541,75 @@
       <x:c r="S576" s="14" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>607306</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
@@ -36706,51 +36704,51 @@
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>603602</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -36997,51 +36995,51 @@
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>599234</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>45</x:v>
@@ -37105,51 +37103,51 @@
       <x:c r="M586" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>550544</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -37215,51 +37213,51 @@
       <x:c r="L588" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>549008</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="E589" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H589" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -37347,51 +37345,51 @@
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>608527</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>45</x:v>
@@ -37589,75 +37587,75 @@
       <x:c r="S594" s="14" t="n">
         <x:v>547467</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>641265</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
@@ -38031,59 +38029,59 @@
       <x:c r="M602" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>613746</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>34085</x:v>
@@ -38139,51 +38137,51 @@
       <x:c r="L604" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>571002</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -38475,51 +38473,51 @@
       <x:c r="M610" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -38837,149 +38835,149 @@
       <x:c r="S616" s="14" t="n">
         <x:v>547578</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>641227</x:v>
+        <x:v>605944</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>812</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>816</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>605944</x:v>
+        <x:v>641227</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -39343,299 +39341,299 @@
       <x:c r="K625" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>640648</x:v>
+        <x:v>601169</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>829</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>41688</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>827</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
-        <x:v>828</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
-        <x:v>823</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>827</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>601169</x:v>
+        <x:v>628373</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
-        <x:v>41688</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>628373</x:v>
+        <x:v>551851</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>35164</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>551851</x:v>
+        <x:v>551894</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
-        <x:v>35164</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>821</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>551894</x:v>
+        <x:v>640648</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>823</x:v>
@@ -39718,51 +39716,51 @@
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>620239</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>360</x:v>
@@ -40048,76 +40046,76 @@
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>638437</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>628691</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">