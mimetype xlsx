--- v0 (2026-10-06)
+++ v1 (2026-10-06)
@@ -338,135 +338,135 @@
   <x:si>
     <x:t>Brevet de capitaine 200 voile + Certificat général d'opérateur (Habilitation)</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 yacht</x:t>
   </x:si>
   <x:si>
     <x:t>Capitaine marine</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 + Certificat général d'opérateur + module yatch</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 yacht modules P1-1 / P2-1 / NP-1 / yacht</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 + Certificat général d'opérateur (Habilitation) + Brevet de mécanicien 250 kW</x:t>
   </x:si>
   <x:si>
+    <x:t>Brevet de capitaine 200 + Brevet de capitaine 200 yacht</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brevet de capitaine 500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat général d'opérateur (Habilitation) + Brevet de capitaine 200 yacht</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Opérateur radio</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Brevet de capitaine 200 + Brevet de capitaine 200 yacht</x:t>
-[...8 lines deleted...]
-    <x:t>11/02/2026 00:00:00</x:t>
+    <x:t>Brevet de capitaine 200 + Brevet de mécanicien 250 kW + module voile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brevet de capitaine 200 + Certificat général d'opérateur + Brevet de mécanicien 250 kW + module voile</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de matelot pont + Certificat général d'opérateur (Habilitation) + Certificat de sensibilisation à la sûreté (Habilitation) + Brevet de mécanicien 250 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Mare Nicéa</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 + Brevet de mécanicien 250 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de mécanicien 250 kW + Certificat de formation de base à la sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de matelot pont + Certificat de formation de base à la sécurité (habilitation) + Certificat de sensibilisation à la sûreté (Habilitation) + Brevet de mécanicien 250 kW</x:t>
   </x:si>
   <x:si>
-    <x:t>Brevet de capitaine 200 + Brevet de mécanicien 250 kW + module voile</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 + Certificat général d'opérateur + Brevet de mécanicien 250 kW + module yacht</x:t>
   </x:si>
   <x:si>
+    <x:t>03/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brevet de capitaine 200 modules P1-1 / P2-1 / NP-1</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de capitaine 200 - Renouvellement</x:t>
   </x:si>
   <x:si>
     <x:t>Pôle Tauroentum</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>MSc International Trade and Maritime Logistics</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
@@ -2574,1321 +2574,1321 @@
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>629221</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>39653</x:v>
+        <x:v>38863</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>64</x:v>
-[...2 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>31892</x:v>
+        <x:v>31883</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>636518</x:v>
+        <x:v>629835</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>39154</x:v>
+        <x:v>38863</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>21333</x:v>
+        <x:v>31883</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>630434</x:v>
+        <x:v>629850</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>39154</x:v>
+        <x:v>39701</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>21333</x:v>
+        <x:v>21320</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>630435</x:v>
+        <x:v>629852</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>39653</x:v>
+        <x:v>39701</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>31892</x:v>
+        <x:v>21320</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>578717</x:v>
+        <x:v>629853</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38863</x:v>
+        <x:v>39653</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>21320</x:v>
+        <x:v>31892</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>578719</x:v>
+        <x:v>636518</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>93</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="n">
+        <x:v>39154</x:v>
+      </x:c>
+      <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K32" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="L32" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M32" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N32" s="15" t="n">
+        <x:v>21333</x:v>
+      </x:c>
+      <x:c r="O32" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P32" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q32" s="16" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R32" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S32" s="14" t="n">
+        <x:v>630434</x:v>
+      </x:c>
+      <x:c r="T32" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="K32" s="14" t="s">
-[...11 lines deleted...]
-      <x:c r="O32" s="14" t="s">
+      <x:c r="U32" s="16" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>624655</x:v>
+        <x:v>630435</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>39652</x:v>
+        <x:v>39653</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>31870</x:v>
+        <x:v>31892</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>606824</x:v>
+        <x:v>578717</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>31883</x:v>
+        <x:v>21320</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>629835</x:v>
+        <x:v>578719</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>98</x:v>
-[...4 lines deleted...]
-      <x:c r="D36" s="15" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="s"/>
+      <x:c r="D36" s="15" t="n">
+        <x:v>5861</x:v>
+      </x:c>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L36" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M36" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N36" s="15" t="n">
+        <x:v>31890</x:v>
+      </x:c>
+      <x:c r="O36" s="14" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>629850</x:v>
+        <x:v>578741</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>39701</x:v>
+        <x:v>39154</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>21320</x:v>
+        <x:v>21333</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>629852</x:v>
+        <x:v>624655</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>39701</x:v>
+        <x:v>39652</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>21320</x:v>
+        <x:v>31870</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>629853</x:v>
+        <x:v>606824</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>39154</x:v>
+        <x:v>38863</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21320</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>581722</x:v>
+        <x:v>629837</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>31883</x:v>
+        <x:v>21320</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>641207</x:v>
+        <x:v>629838</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>38863</x:v>
+        <x:v>39154</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>21320</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>629836</x:v>
+        <x:v>581722</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31883</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>641206</x:v>
+        <x:v>641207</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>39701</x:v>
+        <x:v>38863</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>21320</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>632413</x:v>
+        <x:v>629836</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>31883</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>578710</x:v>
+        <x:v>641206</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39154</x:v>
+        <x:v>39701</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21320</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>578738</x:v>
+        <x:v>632413</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>21320</x:v>
+        <x:v>31883</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>588173</x:v>
+        <x:v>578710</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>38863</x:v>
+        <x:v>39154</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21320</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>629837</x:v>
+        <x:v>578738</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>21320</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>629838</x:v>
+        <x:v>588173</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>630432</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -4086,325 +4086,326 @@
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>629220</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>635622</x:v>
+        <x:v>629864</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>38863</x:v>
+        <x:v>39154</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>31883</x:v>
+        <x:v>21333</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>578714</x:v>
+        <x:v>635622</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>39652</x:v>
+        <x:v>38863</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>31870</x:v>
+        <x:v>31883</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>578716</x:v>
+        <x:v>578714</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>39653</x:v>
+        <x:v>39652</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>31892</x:v>
+        <x:v>31870</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>578718</x:v>
+        <x:v>578716</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>39154</x:v>
+        <x:v>39653</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>21333</x:v>
+        <x:v>31892</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>629864</x:v>
+        <x:v>578718</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31883</x:v>
@@ -4482,51 +4483,51 @@
         <x:v>633767</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31872</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>592268</x:v>
       </x:c>
@@ -4534,51 +4535,51 @@
         <x:v>129</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31870</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -4702,51 +4703,51 @@
         <x:v>623910</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>31870</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -5157,51 +5158,51 @@
         <x:v>633774</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42802</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>597177</x:v>
       </x:c>
@@ -5468,51 +5469,51 @@
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>639081</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5525,51 +5526,51 @@
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>639115</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
@@ -5584,51 +5585,51 @@
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31883</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>633304</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38863</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5754,51 +5755,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>639122</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">