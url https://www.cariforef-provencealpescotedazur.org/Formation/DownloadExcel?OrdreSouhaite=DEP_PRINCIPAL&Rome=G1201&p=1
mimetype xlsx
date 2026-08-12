--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -623,96 +623,96 @@
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours arabe</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - coréen</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - japonais</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - arabe</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - turc</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de projet évènementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Anglais - niveau 3</x:t>
   </x:si>
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>Anglais tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Espagnol - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Allemand - niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Allemand</x:t>
   </x:si>
   <x:si>
     <x:t>Allemand - niveau 3</x:t>
   </x:si>
   <x:si>
     <x:t>Anglais - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Anglais - voyage grand débutant</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Anglais - business first</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Allemand - niveau 2</x:t>
   </x:si>
@@ -4472,459 +4472,459 @@
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>614756</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C57" s="3" t="s"/>
+      <x:c r="C57" s="3" t="n">
+        <x:v>34927</x:v>
+      </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>15203</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>542253</x:v>
+        <x:v>535405</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>15228</x:v>
+        <x:v>15203</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="P58" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="Q58" s="16" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>542278</x:v>
+        <x:v>542253</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>15287</x:v>
+        <x:v>15228</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>542243</x:v>
+        <x:v>542278</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>15287</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>542245</x:v>
+        <x:v>542243</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>15203</x:v>
+        <x:v>15287</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>542252</x:v>
+        <x:v>542245</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>15203</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>542255</x:v>
+        <x:v>542252</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>196</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-        <x:v>84</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>15004</x:v>
+        <x:v>15203</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>535405</x:v>
+        <x:v>542255</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>15203</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>542247</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -5007,390 +5007,390 @@
         <x:v>164</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>541167</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>15287</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>542244</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>15203</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>542249</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>15203</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>542254</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>15228</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="P70" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="Q70" s="16" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>542277</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>15228</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="P71" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="Q71" s="4" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>542279</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>15203</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>542248</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>15203</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>542251</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
@@ -5523,84 +5523,84 @@
         <x:v>225</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>608565</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>15203</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>542250</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>202</x:v>
       </x:c>