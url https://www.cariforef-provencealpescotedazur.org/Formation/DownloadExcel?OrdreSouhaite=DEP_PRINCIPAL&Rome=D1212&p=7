--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -542,86 +542,86 @@
   <x:si>
     <x:t>Institut Supérieur d'Optique</x:t>
   </x:si>
   <x:si>
     <x:t>ISO</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13821</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel conseiller de vente (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forseco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Irc Sud</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Vendeur conseil omnicanal</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
@@ -785,78 +785,78 @@
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingéneria Projet</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Draguignan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ladapt</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>Ladapt - Antenne Toulon - CFA Spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2025 00:00:00</x:t>
   </x:si>
@@ -3571,105 +3571,103 @@
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>566635</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>607444</x:v>
+        <x:v>629498</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -3682,51 +3680,51 @@
       <x:c r="M39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>600044</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
@@ -3738,51 +3736,51 @@
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>600046</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -3795,54 +3793,54 @@
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>602696</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -3852,108 +3850,111 @@
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>622632</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>629498</x:v>
+        <x:v>607444</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
@@ -4079,51 +4080,51 @@
       <x:c r="M46" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>622634</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -4362,51 +4363,51 @@
       <x:c r="M51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>622633</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
@@ -5354,51 +5355,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>612366</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5599,155 +5600,158 @@
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>599535</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>37098</x:v>
+        <x:v>36865</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
+      <x:c r="E73" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>34502</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>625320</x:v>
+        <x:v>548566</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>36865</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="H74" s="14" t="s">
+      <x:c r="I74" s="16" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="Q74" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="Q74" s="16" t="s">
+      <x:c r="R74" s="14" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>602715</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -5774,107 +5778,105 @@
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>551843</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>36865</x:v>
+        <x:v>37098</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>34566</x:v>
+        <x:v>34502</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>548566</x:v>
+        <x:v>625320</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -6243,51 +6245,51 @@
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>602819</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>48</x:v>