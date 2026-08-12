--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -389,185 +389,185 @@
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>05300</x:t>
   </x:si>
   <x:si>
     <x:t>MFREO</x:t>
   </x:si>
   <x:si>
     <x:t>VENTAVON</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Géophysique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 1re année</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Masséna</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE CEDEX 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 2e année</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Rhône Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
   </x:si>
   <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13210</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation canin-félin (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Beauchamp</x:t>
   </x:si>
   <x:si>
     <x:t>13630</x:t>
   </x:si>
   <x:si>
     <x:t>EYRAGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>GARDANNE</x:t>
+    <x:t>Lycée Thiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Thiers</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>02/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP agricole métiers de l'agriculture spécialisation volailles (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE CANNET-DES-MAURES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>BP option responsable d'entreprise agricole - Apiculture, maraîchage, viticulture, horticulture</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP agricole métiers de l'agriculture spécialisation volailles (Apprentissage)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation élevage (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Akteap</x:t>
   </x:si>
   <x:si>
     <x:t>69300</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Privé Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
@@ -617,63 +617,63 @@
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA métiers de l'élevage : développement, production, conseil (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Haut Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84500</x:t>
   </x:si>
   <x:si>
     <x:t>BOLLENE</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>84600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHERENCHES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Pierre Le Roy de Boiseaumarié - Château Mongin (Lycée Professionnel Agricole et Viticole d'Orange)</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>RICHERENCHES</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -2221,269 +2221,269 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>637541</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>38093</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>584302</x:v>
+        <x:v>595403</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>38316</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>21052</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>605790</x:v>
+        <x:v>595404</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>595403</x:v>
+        <x:v>584302</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="H22" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>595404</x:v>
+        <x:v>605790</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -2775,236 +2775,233 @@
       <x:c r="B28" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>12233</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>595477</x:v>
+        <x:v>592948</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
-      <x:c r="E29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>59</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>605818</x:v>
+        <x:v>595477</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="C30" s="15" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C30" s="15" t="n">
+        <x:v>38093</x:v>
+      </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s"/>
+      <x:c r="E30" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="J30" s="14" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J30" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>12233</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P30" s="14" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="Q30" s="16" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="P30" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>592948</x:v>
+        <x:v>605818</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>549860</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -3021,51 +3018,51 @@
       <x:c r="J32" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>549887</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -3081,51 +3078,51 @@
       <x:c r="J33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>605890</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -3743,553 +3740,555 @@
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>634497</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38316</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
+      <x:c r="E45" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>596659</x:v>
+        <x:v>605820</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>607248</x:v>
+        <x:v>555700</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>38093</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>605820</x:v>
+        <x:v>605892</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>38093</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>555700</x:v>
+        <x:v>607248</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>605892</x:v>
+        <x:v>558673</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>64</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>119</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>558673</x:v>
+        <x:v>595476</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>632281</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="C52" s="15" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C52" s="15" t="n">
+        <x:v>38316</x:v>
+      </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="J52" s="14" t="s"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>595476</x:v>
+        <x:v>596659</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="Q53" s="4" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="R53" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>592949</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -4441,169 +4440,170 @@
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>549029</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38316</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>549027</x:v>
+        <x:v>583538</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38093</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>583538</x:v>
+        <x:v>549027</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -4679,457 +4679,457 @@
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>512505</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>38093</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>583517</x:v>
+        <x:v>498354</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>548669</x:v>
+        <x:v>605887</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>611632</x:v>
+        <x:v>583517</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>609363</x:v>
+        <x:v>548669</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
+      <x:c r="E65" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>595401</x:v>
+        <x:v>611632</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>498354</x:v>
+        <x:v>609363</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
-      <x:c r="E67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>605887</x:v>
+        <x:v>595401</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>75</x:v>
@@ -5137,57 +5137,57 @@
       <x:c r="H68" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>548851</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -5197,57 +5197,57 @@
       <x:c r="H69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>549890</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
@@ -5314,57 +5314,57 @@
       <x:c r="H71" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>548850</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -5491,57 +5491,57 @@
       <x:c r="H74" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>609362</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -5926,635 +5926,637 @@
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>549861</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>38316</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s"/>
+      <x:c r="E82" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>21052</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>596655</x:v>
+        <x:v>549888</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>38316</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
+      <x:c r="E83" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G83" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>596656</x:v>
+        <x:v>599721</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>599721</x:v>
+        <x:v>605886</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>39685</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21056</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>605886</x:v>
+        <x:v>615035</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
-      <x:c r="E86" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>549888</x:v>
+        <x:v>596655</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>39685</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
-      <x:c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>176</x:v>
-[...1 lines deleted...]
-      <x:c r="H87" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>21056</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>615035</x:v>
+        <x:v>596656</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>38093</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
-      <x:c r="E88" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>605817</x:v>
+        <x:v>595402</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>551916</x:v>
+        <x:v>605817</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>549891</x:v>
+        <x:v>551916</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
+      <x:c r="E91" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>595402</x:v>
+        <x:v>549891</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>