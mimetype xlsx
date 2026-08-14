--- v0 (2026-08-13)
+++ v1 (2026-08-14)
@@ -569,92 +569,107 @@
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrale Méditerranée - campus de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion risque financier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Le Cours Messidoro - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation scolaire, universitaire</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention comptabilité - contrôle - audit</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire comptable et financier</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion comptable, fiscale et financière</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Fiscalité entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme supérieur de comptabilité et de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
@@ -686,102 +701,87 @@
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE CEDEX 13</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention finance</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
-    <x:t>Gestion risque financier</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>13451</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en audit et contrôle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion budgétaire</x:t>
   </x:si>
   <x:si>
     <x:t>programme d'études avancées en management durable</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
@@ -3877,1012 +3877,1014 @@
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>602089</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>39973</x:v>
+        <x:v>42358</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
-      <x:c r="E36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>32611</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>600155</x:v>
+        <x:v>596498</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>42356</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="K37" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L37" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="M37" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="N37" s="3" t="n">
+        <x:v>32611</x:v>
+      </x:c>
+      <x:c r="O37" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="P37" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="R37" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="S37" s="0" t="n">
+        <x:v>600155</x:v>
+      </x:c>
+      <x:c r="T37" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="J37" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>39973</x:v>
+        <x:v>42356</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>32611</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>592280</x:v>
+        <x:v>635299</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>41563</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>13366</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>596718</x:v>
+        <x:v>592280</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>41855</x:v>
+        <x:v>41563</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>594982</x:v>
+        <x:v>596718</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>37830</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>600149</x:v>
+        <x:v>594982</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>35375</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>190</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>13366</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>603833</x:v>
+        <x:v>600149</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="n">
+        <x:v>35375</x:v>
+      </x:c>
+      <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C43" s="3" t="n">
-[...3 lines deleted...]
-      <x:c r="G43" s="0" t="s">
+      <x:c r="I43" s="4" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="K43" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L43" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="M43" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="N43" s="3" t="n">
+        <x:v>13366</x:v>
+      </x:c>
+      <x:c r="O43" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="P43" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="I43" s="4" t="s">
-[...20 lines deleted...]
-      <x:c r="P43" s="0" t="s">
+      <x:c r="Q43" s="4" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>597140</x:v>
+        <x:v>603833</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>597141</x:v>
+        <x:v>597140</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>41563</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>13366</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>596717</x:v>
+        <x:v>597141</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>41563</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>596721</x:v>
+        <x:v>596717</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>41855</x:v>
+        <x:v>41563</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>594985</x:v>
+        <x:v>596721</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>42358</x:v>
+        <x:v>41855</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="H48" s="14" t="s">
+      <x:c r="H48" s="14" t="s"/>
+      <x:c r="I48" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="I48" s="16" t="s">
+      <x:c r="J48" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="K48" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="L48" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="M48" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="N48" s="15" t="n">
+        <x:v>32043</x:v>
+      </x:c>
+      <x:c r="O48" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="P48" s="14" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="J48" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>635014</x:v>
+        <x:v>594985</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="I49" s="4" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>632582</x:v>
+        <x:v>635014</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="I50" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="H50" s="14" t="s"/>
-[...2 lines deleted...]
-      </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="Q50" s="16" t="s">
+      <x:c r="R50" s="14" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="S50" s="14" t="n">
+        <x:v>632582</x:v>
+      </x:c>
+      <x:c r="T50" s="16" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="U50" s="16" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39973</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32611</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>600156</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>603403</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41331</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4895,221 +4897,221 @@
       <x:c r="L53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32650</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>608422</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>592231</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>596824</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>607967</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -5125,219 +5127,219 @@
       <x:c r="L57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>608203</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39973</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32611</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>592281</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37515</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>597151</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41331</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32650</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>615898</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41331</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -5353,226 +5355,226 @@
       <x:c r="L61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32650</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>608424</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>596500</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>620476</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>603842</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -5582,455 +5584,455 @@
       <x:c r="L65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>601756</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>41563</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>596719</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>594980</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>594983</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>594986</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>603404</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>602547</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>602548</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -6046,219 +6048,219 @@
       <x:c r="L73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>614708</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>594981</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>594984</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>41855</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>594987</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -6271,893 +6273,893 @@
       <x:c r="L77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>587413</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38201</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>13262</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>595448</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34236</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>596841</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>42357</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>635318</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41562</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>596714</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>41562</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>596715</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>600150</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41563</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>596716</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41563</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>596720</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>603405</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>40289</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>592408</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>41035</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>592824</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>609179</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>596497</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>596499</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41492</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>632385</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -7691,170 +7693,169 @@
       <x:c r="M102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>548548</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>559042</x:v>
+        <x:v>587414</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>587414</x:v>
+        <x:v>559042</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -8397,51 +8398,51 @@
       <x:c r="M114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>552218</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -9741,51 +9742,51 @@
       <x:c r="M137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>546244</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
@@ -9857,51 +9858,51 @@
       <x:c r="M139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
@@ -10562,81 +10563,81 @@
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>558998</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>584140</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
@@ -10681,668 +10682,668 @@
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>549260</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>613041</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>554812</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>575549</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>554922</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>556167</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>575973</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38201</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>13262</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>576297</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>40289</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>575672</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>612759</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>35913</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>41062</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>575749</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>35913</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>41062</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>575859</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -11367,51 +11368,51 @@
       <x:c r="M165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>557179</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>83</x:v>
@@ -11428,152 +11429,152 @@
       <x:c r="M166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>557180</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32006</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>591283</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>575971</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
@@ -11615,138 +11616,138 @@
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>559000</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>35918</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32098</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>575676</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>35918</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32098</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>575677</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
@@ -11821,51 +11822,51 @@
       <x:c r="J173" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>550573</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -11889,158 +11890,158 @@
       <x:c r="M174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>552113</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>546324</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>546326</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>40998</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -12079,193 +12080,193 @@
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>547838</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>35913</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>41062</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>575750</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>35913</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>41062</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>575751</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>554866</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
@@ -12299,516 +12300,516 @@
       <x:c r="M181" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32650</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>555021</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>556145</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>554864</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>554938</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>35991</x:v>
+        <x:v>38520</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
+      <x:c r="E185" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>210</x:v>
-[...2 lines deleted...]
-        <x:v>211</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>32043</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>575675</x:v>
+        <x:v>546323</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>37830</x:v>
+        <x:v>35991</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>166</x:v>
-[...1 lines deleted...]
-      <x:c r="H186" s="14" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s">
+        <x:v>215</x:v>
+      </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>546325</x:v>
+        <x:v>575675</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>38520</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>32626</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>546323</x:v>
+        <x:v>546325</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>35375</x:v>
+        <x:v>35913</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>13366</x:v>
+        <x:v>41062</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>575972</x:v>
+        <x:v>575857</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>35913</x:v>
+        <x:v>35375</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>41062</x:v>
+        <x:v>13366</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>575857</x:v>
+        <x:v>575972</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>382</x:v>
@@ -14294,135 +14295,135 @@
         <x:v>499366</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>509942</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>510586</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
@@ -14503,51 +14504,51 @@
       <x:c r="J219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>501440</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
@@ -14635,125 +14636,125 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>609442</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>35375</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>13366</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>453823</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>247</x:v>
       </x:c>