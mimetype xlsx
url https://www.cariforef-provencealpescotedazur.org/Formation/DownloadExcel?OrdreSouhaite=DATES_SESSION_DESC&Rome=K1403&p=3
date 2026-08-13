--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -1265,57 +1265,57 @@
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Aicard</x:t>
   </x:si>
   <x:si>
     <x:t>83412</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Caucadis</x:t>
   </x:si>
   <x:si>
+    <x:t>Dirigeant d'entreprise de l'économie sociale et solidaire (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention droit public</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Dirigeant d'entreprise de l'économie sociale et solidaire (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>84011</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>Bien débuter dans l'accompagnement à domicile - Découvrir le métier, acquérir les bons repères et gagner en confiance</x:t>
   </x:si>
@@ -9785,165 +9785,164 @@
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>596397</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>38166</x:v>
+        <x:v>37999</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s"/>
+      <x:c r="E136" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>13237</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>632775</x:v>
+        <x:v>630791</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>37999</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
-      <x:c r="E137" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>630791</x:v>
+        <x:v>632775</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10015,317 +10014,317 @@
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>596708</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>204</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>352</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>328</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>43454</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>606257</x:v>
+        <x:v>596405</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>204</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>219</x:v>
-[...2 lines deleted...]
-        <x:v>220</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>630218</x:v>
+        <x:v>596408</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>596405</x:v>
+        <x:v>596424</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>232</x:v>
-[...1 lines deleted...]
-      <x:c r="C143" s="3" t="s"/>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="n">
+        <x:v>36939</x:v>
+      </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>353</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>35015</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>596408</x:v>
+        <x:v>606257</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>111</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>232</x:v>
-[...1 lines deleted...]
-      <x:c r="C144" s="15" t="s"/>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C144" s="15" t="n">
+        <x:v>36939</x:v>
+      </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>405</x:v>
-[...1 lines deleted...]
-      <x:c r="H144" s="14" t="s"/>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>406</x:v>
-[...1 lines deleted...]
-      <x:c r="J144" s="14" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="J144" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>35015</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>596424</x:v>
+        <x:v>630218</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>55</x:v>
@@ -15364,324 +15363,323 @@
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>576237</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>36838</x:v>
+        <x:v>40832</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>44047</x:v>
+        <x:v>33024</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>571391</x:v>
+        <x:v>580893</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>39696</x:v>
+        <x:v>36838</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>14256</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>574939</x:v>
+        <x:v>571391</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>554</x:v>
-[...1 lines deleted...]
-      <x:c r="C236" s="15" t="s"/>
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C236" s="15" t="n">
+        <x:v>39696</x:v>
+      </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="J236" s="14" t="s"/>
+      <x:c r="J236" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>43403</x:v>
+        <x:v>14256</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>615202</x:v>
+        <x:v>574939</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>556</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="J237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>43403</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>581342</x:v>
+        <x:v>615202</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>40832</x:v>
+        <x:v>35911</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>33024</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>580893</x:v>
+        <x:v>581342</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>326</x:v>
       </x:c>