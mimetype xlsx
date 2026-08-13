--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -254,65 +254,65 @@
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel médiateur social accès aux droits et services (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>First Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/15/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel médiateur social accès aux droits et services (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro animation - enfance et personnes âgées</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Ferrages</x:t>
   </x:si>
   <x:si>
     <x:t>13250</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Animation socioculturelle</x:t>
@@ -701,72 +701,72 @@
   <x:si>
     <x:t>Institut des Hautes Etudes en Médiation et en Négociation</x:t>
   </x:si>
   <x:si>
     <x:t>IHEMN</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Conflit social</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours manager et développer une TPE-PME (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro animation - enfance et personnes âgées (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Gustave Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
@@ -2003,214 +2003,213 @@
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>630575</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>36241</x:v>
+        <x:v>37722</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="I13" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K13" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L13" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M13" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N13" s="3" t="n">
+        <x:v>15016</x:v>
+      </x:c>
+      <x:c r="O13" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P13" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R13" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="S13" s="0" t="n">
+        <x:v>636062</x:v>
+      </x:c>
+      <x:c r="T13" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="I13" s="4" t="s">
+      <x:c r="U13" s="4" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>37722</x:v>
+        <x:v>36241</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s"/>
+      <x:c r="E14" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>15016</x:v>
+        <x:v>15006</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>636062</x:v>
+        <x:v>630580</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>630682</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2220,108 +2219,108 @@
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>626304</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>624792</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2331,108 +2330,108 @@
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>624795</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>635957</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2442,108 +2441,108 @@
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>636070</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>630681</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2553,165 +2552,165 @@
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>636077</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>624797</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>630622</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -2908,72 +2907,72 @@
         <x:v>594103</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>632772</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
@@ -3188,75 +3187,75 @@
       <x:c r="T33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>594101</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>108</x:v>
@@ -3702,51 +3701,51 @@
       <x:c r="I43" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>603392</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
@@ -4714,51 +4713,51 @@
       <x:c r="I61" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>603393</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
@@ -4774,108 +4773,108 @@
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>624794</x:v>
+        <x:v>624791</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>624791</x:v>
+        <x:v>624794</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
@@ -5198,559 +5197,558 @@
       <x:c r="T69" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>583212</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>35512</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
-      <x:c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>554849</x:v>
+        <x:v>557441</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>558144</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>35516</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>557441</x:v>
+        <x:v>575962</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>35516</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>575962</x:v>
+        <x:v>635891</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>40134</x:v>
+        <x:v>35512</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
+      <x:c r="E75" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>635891</x:v>
+        <x:v>554850</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>35512</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>554850</x:v>
+        <x:v>564874</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>40056</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
-      <x:c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>564874</x:v>
+        <x:v>574882</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>40056</x:v>
+        <x:v>35512</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s"/>
+      <x:c r="E78" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>44008</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>574882</x:v>
+        <x:v>554849</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -5760,51 +5758,51 @@
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>575674</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -6133,51 +6131,51 @@
       <x:c r="I86" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>453827</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>