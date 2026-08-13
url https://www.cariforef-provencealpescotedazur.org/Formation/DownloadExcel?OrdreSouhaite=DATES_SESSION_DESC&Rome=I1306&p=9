--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -785,131 +785,131 @@
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Léonard de Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP installateur en froid et conditionnement d'air (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Départementale d'Etudes et de Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEF</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Jacques Raynaud</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel technicien de maintenance CVC (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Galliéni</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Léonard de Vinci</x:t>
-[...17 lines deleted...]
-    <x:t>Titre professionnel technicien de maintenance CVC (Apprentissage)</x:t>
+    <x:t>Lycée Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Raynaud</x:t>
   </x:si>
   <x:si>
     <x:t>LP de Sorgues</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Paul Langevin</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Installateur en pompe à chaleur et climatisation - Contrat en alternance</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
@@ -998,60 +998,60 @@
   <x:si>
     <x:t>Fluide frigorigène</x:t>
   </x:si>
   <x:si>
     <x:t>MOUANS-SARTOUX</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de maintenance CVC (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Les Iscles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -2690,146 +2690,146 @@
       <x:c r="R20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>606527</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>624019</x:v>
+        <x:v>623882</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>41871</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>623882</x:v>
+        <x:v>624019</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
@@ -6644,1437 +6644,1437 @@
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>600504</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>130</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>42119</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
-      <x:c r="E90" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="H90" s="14" t="s">
+      <x:c r="H90" s="14" t="s"/>
+      <x:c r="I90" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="I90" s="16" t="s">
+      <x:c r="J90" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="K90" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="L90" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M90" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N90" s="15" t="n">
+        <x:v>22499</x:v>
+      </x:c>
+      <x:c r="O90" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="P90" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q90" s="16" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="R90" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="J90" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>609535</x:v>
+        <x:v>595920</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
-      <x:c r="E91" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>605952</x:v>
+        <x:v>595933</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>161</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>38361</x:v>
+        <x:v>38560</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>167</x:v>
-[...1 lines deleted...]
-      <x:c r="H92" s="14" t="s"/>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s">
+        <x:v>243</x:v>
+      </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>595918</x:v>
+        <x:v>635254</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>42119</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>611277</x:v>
+        <x:v>609535</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>611241</x:v>
+        <x:v>611277</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>42119</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>223</x:v>
-[...2 lines deleted...]
-        <x:v>224</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>602329</x:v>
+        <x:v>603182</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>38726</x:v>
+        <x:v>38748</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>22697</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>604712</x:v>
+        <x:v>605731</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>35844</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>22624</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>631034</x:v>
+        <x:v>605952</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>130</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>38361</x:v>
+        <x:v>42119</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>607799</x:v>
+        <x:v>596269</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>42119</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>22604</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>596269</x:v>
+        <x:v>595918</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>161</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>251</x:v>
-[...1 lines deleted...]
-      <x:c r="H100" s="14" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>595920</x:v>
+        <x:v>611241</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
+      <x:c r="E101" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>595933</x:v>
+        <x:v>602329</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>38560</x:v>
+        <x:v>38726</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s"/>
+      <x:c r="E102" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>22624</x:v>
+        <x:v>22697</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>635254</x:v>
+        <x:v>604712</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>42119</x:v>
+        <x:v>35844</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>22604</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>603182</x:v>
+        <x:v>631034</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>38748</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>22635</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>605731</x:v>
+        <x:v>607799</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>42119</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>22604</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>596267</x:v>
+        <x:v>595934</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>42119</x:v>
+        <x:v>38560</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>22604</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>596268</x:v>
+        <x:v>595394</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>42119</x:v>
+        <x:v>38560</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>22604</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>596273</x:v>
+        <x:v>595397</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>130</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>38361</x:v>
+        <x:v>42119</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
-      <x:c r="E108" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>605697</x:v>
+        <x:v>596267</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>35844</x:v>
+        <x:v>42119</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
-      <x:c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>174</x:v>
-[...2 lines deleted...]
-        <x:v>175</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>22624</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>605750</x:v>
+        <x:v>596268</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>38361</x:v>
+        <x:v>42119</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>595934</x:v>
+        <x:v>596273</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>38560</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
+      <x:c r="E111" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>22624</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>595394</x:v>
+        <x:v>605697</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>161</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>38560</x:v>
+        <x:v>35844</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s"/>
+      <x:c r="E112" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>162</x:v>
-[...1 lines deleted...]
-      <x:c r="H112" s="14" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>595397</x:v>
+        <x:v>605750</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>35844</x:v>
+        <x:v>42119</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>22624</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>605753</x:v>
+        <x:v>609537</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>176</x:v>
@@ -8085,111 +8085,111 @@
       <x:c r="K114" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>605754</x:v>
+        <x:v>605753</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>42119</x:v>
+        <x:v>35844</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>22604</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>609537</x:v>
+        <x:v>605754</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>179</x:v>
@@ -8604,51 +8604,51 @@
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>617257</x:v>
+        <x:v>632524</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
@@ -8663,51 +8663,51 @@
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>632524</x:v>
+        <x:v>590619</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -8720,51 +8720,51 @@
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22604</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>590619</x:v>
+        <x:v>617257</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37876</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
@@ -9493,54 +9493,54 @@
       <x:c r="I139" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>609603</x:v>
+        <x:v>609608</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>290</x:v>
@@ -9648,54 +9648,54 @@
         <x:v>290</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>609608</x:v>
+        <x:v>609603</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -10031,78 +10031,78 @@
       <x:c r="S148" s="14" t="n">
         <x:v>548326</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>552790</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
@@ -10408,54 +10408,54 @@
       <x:c r="H155" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>556362</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>35846</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
@@ -10668,1806 +10668,1809 @@
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>548229</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>40071</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>22254</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>546212</x:v>
+        <x:v>547560</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>38726</x:v>
+        <x:v>38560</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>22697</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>548222</x:v>
+        <x:v>547105</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>548263</x:v>
+        <x:v>548358</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>38726</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-        <x:v>113</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22697</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>556364</x:v>
+        <x:v>548403</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>38560</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>22624</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>547105</x:v>
+        <x:v>556364</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>38726</x:v>
+        <x:v>40071</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>22697</x:v>
+        <x:v>22254</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>548358</x:v>
+        <x:v>546212</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38726</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>22697</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>548403</x:v>
+        <x:v>548222</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>35844</x:v>
+        <x:v>38726</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>174</x:v>
-[...2 lines deleted...]
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>22624</x:v>
+        <x:v>22697</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>550197</x:v>
+        <x:v>548263</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>130</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>132</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>544883</x:v>
+        <x:v>564377</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
-      <x:c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>547560</x:v>
+        <x:v>564382</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>556735</x:v>
+        <x:v>556360</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>35846</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-        <x:v>113</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>564377</x:v>
+        <x:v>548191</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>38361</x:v>
+        <x:v>38635</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s"/>
+      <x:c r="E172" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>564382</x:v>
+        <x:v>548398</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>35844</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>556360</x:v>
+        <x:v>550194</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>35844</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>22624</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>550194</x:v>
+        <x:v>550268</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>35844</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>550268</x:v>
+        <x:v>550197</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>35846</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>22604</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>548191</x:v>
+        <x:v>544883</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>38635</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H177" s="0" t="s">
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>22624</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>548398</x:v>
+        <x:v>556735</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>38361</x:v>
+        <x:v>38748</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>564375</x:v>
+        <x:v>580602</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>38748</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>22635</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>580602</x:v>
+        <x:v>564375</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>35846</x:v>
+        <x:v>38635</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>238</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>22604</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>556834</x:v>
+        <x:v>548194</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>38635</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>22624</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>548194</x:v>
+        <x:v>547561</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>35844</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>22624</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>550195</x:v>
+        <x:v>564868</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>38560</x:v>
+        <x:v>35844</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>22624</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>548413</x:v>
+        <x:v>550195</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>38361</x:v>
+        <x:v>38560</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>547561</x:v>
+        <x:v>548413</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>35846</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>564868</x:v>
+        <x:v>556834</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>38726</x:v>
+        <x:v>35846</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>195</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>22697</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>524093</x:v>
+        <x:v>548190</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>35846</x:v>
+        <x:v>38726</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>22604</x:v>
+        <x:v>22697</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>548190</x:v>
+        <x:v>524093</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>35846</x:v>
+        <x:v>35844</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>22604</x:v>
+        <x:v>22624</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>501064</x:v>
+        <x:v>500926</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>35844</x:v>
+        <x:v>35846</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>22624</x:v>
+        <x:v>22604</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>500926</x:v>
+        <x:v>501064</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>174</x:v>
@@ -12475,54 +12478,54 @@
       <x:c r="H190" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>500998</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>35844</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>